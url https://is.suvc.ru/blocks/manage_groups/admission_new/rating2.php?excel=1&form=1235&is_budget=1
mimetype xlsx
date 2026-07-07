--- v0 (2026-05-19)
+++ v1 (2026-07-07)
@@ -12,77 +12,467 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Дополнительное испытаниеПсихологическое тестирование</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 4Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Шаронова Дарья Андреевна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Успешно</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Стародубцева Полина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Цветкова Полина Ильинична</t>
+  </si>
+  <si>
+    <t>Рыбин Владислав Андреевич</t>
+  </si>
+  <si>
+    <t>Жалнина Ксения Алексеевна</t>
+  </si>
+  <si>
+    <t>Рудченко Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>Юсупова Аиша Ильгизовна</t>
+  </si>
+  <si>
+    <t>Этап не пройден</t>
+  </si>
+  <si>
+    <t>Кыргыс Дарина Артышовна</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Абашев Денис Ренатович</t>
+  </si>
+  <si>
+    <t>Закирова Анастасия Константиновна</t>
+  </si>
+  <si>
+    <t>Кичигина Ксения Олеговна</t>
+  </si>
+  <si>
+    <t>Султанова Мила Маратовна</t>
+  </si>
+  <si>
+    <t>Юркевич Ирина Сергеевна</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Башеева Даяна Нурлановна</t>
+  </si>
+  <si>
+    <t>Севостьянова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Хлевнюк Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Дрямов Никита Александрович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Поздеева Мария Павловна</t>
+  </si>
+  <si>
+    <t>Ахмадулина Полина Валерьевна</t>
+  </si>
+  <si>
+    <t>Боровых Ксенья Сергеевна</t>
+  </si>
+  <si>
+    <t>Патракова Злата Денисовна</t>
+  </si>
+  <si>
+    <t>Юсупова Лиана Раужатовна</t>
+  </si>
+  <si>
+    <t>Стерляжникова Елизавета Юрьевна</t>
+  </si>
+  <si>
+    <t>Гайтюкевич Федор Сергеевич</t>
+  </si>
+  <si>
+    <t>Афанасьева Дарья Михайловна</t>
+  </si>
+  <si>
+    <t>Коркина Татьяна Евгеньевна</t>
+  </si>
+  <si>
+    <t>Пузанкова Валерия Владимировна</t>
+  </si>
+  <si>
+    <t>Новикова Софья Александровна</t>
+  </si>
+  <si>
+    <t>Жалнин Антон Дмитриевич</t>
+  </si>
+  <si>
+    <t>Белоусова Валерия Николаевна</t>
+  </si>
+  <si>
+    <t>Романова Елизавета Александровна</t>
+  </si>
+  <si>
+    <t>Журбенко Светлана Александровна</t>
+  </si>
+  <si>
+    <t>Мягкова Ирина Владимировна</t>
+  </si>
+  <si>
+    <t>Чернышева Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Ганжа Варвара Александровна</t>
+  </si>
+  <si>
+    <t>Максимовских Софья Олеговна</t>
+  </si>
+  <si>
+    <t>Рыбакова Ульяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Фахрисламова Ильяна Эльмировна</t>
+  </si>
+  <si>
+    <t>Азналина Юлиана Радиковна</t>
+  </si>
+  <si>
+    <t>Егоров Григорий Константинович</t>
+  </si>
+  <si>
+    <t>Аралбаева Маргарита Динисовна</t>
+  </si>
+  <si>
+    <t>Ахметова Самира Руслановна</t>
+  </si>
+  <si>
+    <t>Байрамгулова Виолетта Ришатовна</t>
+  </si>
+  <si>
+    <t>Барабаш Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Баранов Матвей Ильич</t>
+  </si>
+  <si>
+    <t>Баранова Алсу Алексеевна</t>
+  </si>
+  <si>
+    <t>Бурсина Полина Алексеевна</t>
+  </si>
+  <si>
+    <t>Бурштыка Матвей Витальевич</t>
+  </si>
+  <si>
+    <t>Ветрова Екатерина Витальевна</t>
+  </si>
+  <si>
+    <t>Гайнитдинова Дарина Сергеевна</t>
+  </si>
+  <si>
+    <t>Гаранин Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Горкунова Карина Станиславовна</t>
+  </si>
+  <si>
+    <t>Григорьева Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Диянов Дмитрий Валерьевич</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Дятлова Снежана Александровна</t>
+  </si>
+  <si>
+    <t>Ежова Полина Николаевна</t>
+  </si>
+  <si>
+    <t>Ефремова Василиса Сергеевна</t>
+  </si>
+  <si>
+    <t>Заварухина Виктория Викторовна</t>
+  </si>
+  <si>
+    <t>Замотаева Маргарита Анатольевна</t>
+  </si>
+  <si>
+    <t>Зачиняева Яна Максимовна</t>
+  </si>
+  <si>
+    <t>Зикириллаев Руслан Шухратович</t>
+  </si>
+  <si>
+    <t>Измагилова Гульсина Хибатовна</t>
+  </si>
+  <si>
+    <t>Илаев Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Ильясова Мария Александровна</t>
+  </si>
+  <si>
+    <t>Исламов Захир Мазахир оглы</t>
+  </si>
+  <si>
+    <t>Кандогина Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Карьков Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Ковалевская Софья Романовна</t>
+  </si>
+  <si>
+    <t>Когач Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Койнова Юлия Викторовна</t>
+  </si>
+  <si>
+    <t>Королёва Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Кочарина Влада Дмитриевна</t>
+  </si>
+  <si>
+    <t>Кудашева Владилена Владиковна</t>
+  </si>
+  <si>
+    <t>Кулешова Софья Евгеньевна</t>
+  </si>
+  <si>
+    <t>Кулькова Таисия Захаровна</t>
+  </si>
+  <si>
+    <t>Летодиани Михаил Кахаберович</t>
+  </si>
+  <si>
+    <t>Логашенко Анастасия Николаевна</t>
+  </si>
+  <si>
+    <t>Лончина Алёна Сергеевна</t>
+  </si>
+  <si>
+    <t>Магасумова Аксинья Ронисовна</t>
+  </si>
+  <si>
+    <t>Морозов Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Морякова Ксения Артёмовна</t>
+  </si>
+  <si>
+    <t>Насонова Юлия Ивановна</t>
+  </si>
+  <si>
+    <t>Немытов Егор Владимирович</t>
+  </si>
+  <si>
+    <t>Никитин Роман Юрьевич</t>
+  </si>
+  <si>
+    <t>Никольская Ева Александровна</t>
+  </si>
+  <si>
+    <t>Первых Максим Андреевич</t>
+  </si>
+  <si>
+    <t>Петров Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Петрова Любовь Александровна</t>
+  </si>
+  <si>
+    <t>Попова Полина Денисовна</t>
+  </si>
+  <si>
+    <t>Рамазанова Радмила Шамилевна</t>
+  </si>
+  <si>
+    <t>Рахимова Ксения Илнуровна</t>
+  </si>
+  <si>
+    <t>Самойлович Алина Александровна</t>
+  </si>
+  <si>
+    <t>Сармачева Ксения Вадимовна</t>
+  </si>
+  <si>
+    <t>Сартисон Мария Александровна</t>
+  </si>
+  <si>
+    <t>Светашова Камилла Вячеславовна</t>
+  </si>
+  <si>
+    <t>Смирнова Василиса Алексеевна</t>
+  </si>
+  <si>
+    <t>Соколова Ангелина Викторовна</t>
+  </si>
+  <si>
+    <t>Стадниченко София Евгеньевна</t>
+  </si>
+  <si>
+    <t>Стукалкина Кира Владимировна</t>
+  </si>
+  <si>
+    <t>Стыцина Алёна Сергеевна</t>
+  </si>
+  <si>
+    <t>Суранова Алиса Александровна</t>
+  </si>
+  <si>
+    <t>Тасьманова Надежда Павловна</t>
+  </si>
+  <si>
+    <t>Титова Полина Игоревна</t>
+  </si>
+  <si>
+    <t>Трофименко Денис Петрович</t>
+  </si>
+  <si>
+    <t>Тубулбаева Диана Серикпаевна</t>
+  </si>
+  <si>
+    <t>Тясина Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Утюгенова Амина Владимировна</t>
+  </si>
+  <si>
+    <t>Ушкова Майя Ивановна</t>
+  </si>
+  <si>
+    <t>Хакимова Вероника Фанилевна</t>
+  </si>
+  <si>
+    <t>Хисамутдинова Ангелина Рустамовна</t>
+  </si>
+  <si>
+    <t>Хусаинов Артём Вадимович</t>
+  </si>
+  <si>
+    <t>Целоусова Арина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Чалышева Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Чуксин Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Шабалина Ярослава Андреевна</t>
+  </si>
+  <si>
+    <t>Шабанов Григорий Николаевич</t>
+  </si>
+  <si>
+    <t>Шалыгина Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Щеголева Арина Олеговна</t>
+  </si>
+  <si>
+    <t>Ярушина Милана Владиславовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -385,85 +775,3381 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2">
+        <v>4.56</v>
+      </c>
+      <c r="H2">
+        <v>4.67</v>
+      </c>
+      <c r="I2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>4.56</v>
+      </c>
+      <c r="H3">
+        <v>4.33</v>
+      </c>
+      <c r="I3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4">
+        <v>4.53</v>
+      </c>
+      <c r="H4">
+        <v>3.67</v>
+      </c>
+      <c r="I4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>4.12</v>
+      </c>
+      <c r="H5">
+        <v>4.33</v>
+      </c>
+      <c r="I5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6">
+        <v>1</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6">
+        <v>4.11</v>
+      </c>
+      <c r="H6">
+        <v>4.33</v>
+      </c>
+      <c r="I6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7">
+        <v>1</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>4.06</v>
+      </c>
+      <c r="H7">
+        <v>4</v>
+      </c>
+      <c r="I7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8">
+        <v>1</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8">
+        <v>4.56</v>
+      </c>
+      <c r="H8">
+        <v>5</v>
+      </c>
+      <c r="I8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>1</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
+      <c r="H9">
+        <v>0</v>
+      </c>
+      <c r="I9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10">
+        <v>5.0</v>
+      </c>
+      <c r="H10">
+        <v>5</v>
+      </c>
+      <c r="I10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11">
+        <v>5.0</v>
+      </c>
+      <c r="H11">
+        <v>5</v>
+      </c>
+      <c r="I11" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12">
+        <v>5.0</v>
+      </c>
+      <c r="H12">
+        <v>5</v>
+      </c>
+      <c r="I12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13">
+        <v>5.0</v>
+      </c>
+      <c r="H13">
+        <v>5</v>
+      </c>
+      <c r="I13" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14">
+        <v>5.0</v>
+      </c>
+      <c r="H14">
+        <v>5</v>
+      </c>
+      <c r="I14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15">
+        <v>4.95</v>
+      </c>
+      <c r="H15">
+        <v>5</v>
+      </c>
+      <c r="I15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16">
+        <v>4.94</v>
+      </c>
+      <c r="H16">
+        <v>4.67</v>
+      </c>
+      <c r="I16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17">
+        <v>4.82</v>
+      </c>
+      <c r="H17">
+        <v>5</v>
+      </c>
+      <c r="I17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18">
+        <v>2</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18">
+        <v>4.78</v>
+      </c>
+      <c r="H18">
+        <v>4.67</v>
+      </c>
+      <c r="I18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19">
+        <v>4.75</v>
+      </c>
+      <c r="H19">
+        <v>5</v>
+      </c>
+      <c r="I19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20">
+        <v>4.71</v>
+      </c>
+      <c r="H20">
+        <v>4.67</v>
+      </c>
+      <c r="I20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21">
+        <v>4.71</v>
+      </c>
+      <c r="H21">
+        <v>4.67</v>
+      </c>
+      <c r="I21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22">
+        <v>17</v>
+      </c>
+      <c r="B22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22">
+        <v>4.7</v>
+      </c>
+      <c r="H22">
+        <v>4.67</v>
+      </c>
+      <c r="I22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23">
+        <v>18</v>
+      </c>
+      <c r="B23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23">
+        <v>4.69</v>
+      </c>
+      <c r="H23">
+        <v>5</v>
+      </c>
+      <c r="I23" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24">
+        <v>19</v>
+      </c>
+      <c r="B24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24">
+        <v>4.65</v>
+      </c>
+      <c r="H24">
+        <v>4.67</v>
+      </c>
+      <c r="I24" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25">
+        <v>20</v>
+      </c>
+      <c r="B25" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25">
+        <v>4.65</v>
+      </c>
+      <c r="H25">
+        <v>4.33</v>
+      </c>
+      <c r="I25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26">
+        <v>4.6</v>
+      </c>
+      <c r="H26">
+        <v>4.33</v>
+      </c>
+      <c r="I26" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27">
+        <v>4.59</v>
+      </c>
+      <c r="H27">
+        <v>4.33</v>
+      </c>
+      <c r="I27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28">
+        <v>4.56</v>
+      </c>
+      <c r="H28">
+        <v>4.33</v>
+      </c>
+      <c r="I28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29">
+        <v>21</v>
+      </c>
+      <c r="B29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29">
+        <v>4.47</v>
+      </c>
+      <c r="H29">
+        <v>4.67</v>
+      </c>
+      <c r="I29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30">
+        <v>22</v>
+      </c>
+      <c r="B30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30">
+        <v>4.47</v>
+      </c>
+      <c r="H30">
+        <v>4.33</v>
+      </c>
+      <c r="I30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31">
+        <v>4.47</v>
+      </c>
+      <c r="H31">
+        <v>4</v>
+      </c>
+      <c r="I31" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32">
+        <v>23</v>
+      </c>
+      <c r="B32" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32">
+        <v>4.22</v>
+      </c>
+      <c r="H32">
+        <v>4</v>
+      </c>
+      <c r="I32" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33">
+        <v>4.11</v>
+      </c>
+      <c r="H33">
+        <v>3.67</v>
+      </c>
+      <c r="I33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34">
+        <v>24</v>
+      </c>
+      <c r="B34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34">
+        <v>4.82</v>
+      </c>
+      <c r="H34">
+        <v>4.67</v>
+      </c>
+      <c r="I34" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35">
+        <v>25</v>
+      </c>
+      <c r="B35" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35">
+        <v>4.67</v>
+      </c>
+      <c r="H35">
+        <v>4.67</v>
+      </c>
+      <c r="I35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36">
+        <v>26</v>
+      </c>
+      <c r="B36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36">
+        <v>4.65</v>
+      </c>
+      <c r="H36">
+        <v>4.67</v>
+      </c>
+      <c r="I36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37">
+        <v>2</v>
+      </c>
+      <c r="D37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37">
+        <v>4.63</v>
+      </c>
+      <c r="H37">
+        <v>4.67</v>
+      </c>
+      <c r="I37" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38">
+        <v>4.63</v>
+      </c>
+      <c r="H38">
+        <v>4.67</v>
+      </c>
+      <c r="I38" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39">
+        <v>27</v>
+      </c>
+      <c r="B39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39">
+        <v>4.56</v>
+      </c>
+      <c r="H39">
+        <v>4.33</v>
+      </c>
+      <c r="I39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40">
+        <v>28</v>
+      </c>
+      <c r="B40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40">
+        <v>4.19</v>
+      </c>
+      <c r="H40">
+        <v>4</v>
+      </c>
+      <c r="I40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41">
+        <v>4.06</v>
+      </c>
+      <c r="H41">
+        <v>4</v>
+      </c>
+      <c r="I41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42">
+        <v>0.0</v>
+      </c>
+      <c r="H42">
+        <v>0</v>
+      </c>
+      <c r="I42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>21</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43">
+        <v>0.0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44">
+        <v>0.0</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45">
+        <v>6</v>
+      </c>
+      <c r="D45" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45">
+        <v>0.0</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46">
+        <v>3</v>
+      </c>
+      <c r="D46" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46">
+        <v>0.0</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47">
+        <v>0.0</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>21</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48">
+        <v>0.0</v>
+      </c>
+      <c r="H48">
+        <v>0</v>
+      </c>
+      <c r="I48" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49">
+        <v>0.0</v>
+      </c>
+      <c r="H49">
+        <v>0</v>
+      </c>
+      <c r="I49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>67</v>
+      </c>
+      <c r="C50">
+        <v>3</v>
+      </c>
+      <c r="D50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
+        <v>0</v>
+      </c>
+      <c r="I50" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51">
+        <v>2</v>
+      </c>
+      <c r="D51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51">
+        <v>0.0</v>
+      </c>
+      <c r="H51">
+        <v>0</v>
+      </c>
+      <c r="I51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>69</v>
+      </c>
+      <c r="C52">
+        <v>19</v>
+      </c>
+      <c r="D52" t="s">
+        <v>21</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0</v>
+      </c>
+      <c r="I52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
+        <v>0</v>
+      </c>
+      <c r="I53" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54">
+        <v>3</v>
+      </c>
+      <c r="D54" t="s">
+        <v>21</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54">
+        <v>0.0</v>
+      </c>
+      <c r="H54">
+        <v>0</v>
+      </c>
+      <c r="I54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55">
+        <v>0.0</v>
+      </c>
+      <c r="H55">
+        <v>0</v>
+      </c>
+      <c r="I55" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>73</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56">
+        <v>0.0</v>
+      </c>
+      <c r="H56">
+        <v>0</v>
+      </c>
+      <c r="I56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57">
+        <v>0.0</v>
+      </c>
+      <c r="H57">
+        <v>0</v>
+      </c>
+      <c r="I57" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58">
+        <v>3</v>
+      </c>
+      <c r="D58" t="s">
+        <v>21</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58">
+        <v>0.0</v>
+      </c>
+      <c r="H58">
+        <v>0</v>
+      </c>
+      <c r="I58" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>76</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>21</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>19</v>
+      </c>
+      <c r="G59">
+        <v>0.0</v>
+      </c>
+      <c r="H59">
+        <v>0</v>
+      </c>
+      <c r="I59" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>77</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>19</v>
+      </c>
+      <c r="G60">
+        <v>0.0</v>
+      </c>
+      <c r="H60">
+        <v>0</v>
+      </c>
+      <c r="I60" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>78</v>
+      </c>
+      <c r="C61">
+        <v>5</v>
+      </c>
+      <c r="D61" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61">
+        <v>0.0</v>
+      </c>
+      <c r="H61">
+        <v>0</v>
+      </c>
+      <c r="I61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>79</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>21</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>19</v>
+      </c>
+      <c r="G62">
+        <v>0.0</v>
+      </c>
+      <c r="H62">
+        <v>0</v>
+      </c>
+      <c r="I62" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>80</v>
+      </c>
+      <c r="C63">
+        <v>2</v>
+      </c>
+      <c r="D63" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>19</v>
+      </c>
+      <c r="G63">
+        <v>0.0</v>
+      </c>
+      <c r="H63">
+        <v>0</v>
+      </c>
+      <c r="I63" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>21</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>19</v>
+      </c>
+      <c r="G64">
+        <v>0.0</v>
+      </c>
+      <c r="H64">
+        <v>0</v>
+      </c>
+      <c r="I64" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>82</v>
+      </c>
+      <c r="C65">
+        <v>19</v>
+      </c>
+      <c r="D65" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65">
+        <v>0.0</v>
+      </c>
+      <c r="H65">
+        <v>0</v>
+      </c>
+      <c r="I65" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>21</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66">
+        <v>0.0</v>
+      </c>
+      <c r="H66">
+        <v>0</v>
+      </c>
+      <c r="I66" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67">
+        <v>0.0</v>
+      </c>
+      <c r="H67">
+        <v>0</v>
+      </c>
+      <c r="I67" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>85</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68">
+        <v>0.0</v>
+      </c>
+      <c r="H68">
+        <v>0</v>
+      </c>
+      <c r="I68" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>86</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69">
+        <v>0.0</v>
+      </c>
+      <c r="H69">
+        <v>0</v>
+      </c>
+      <c r="I69" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>87</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70">
+        <v>0.0</v>
+      </c>
+      <c r="H70">
+        <v>0</v>
+      </c>
+      <c r="I70" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>88</v>
+      </c>
+      <c r="C71">
+        <v>2</v>
+      </c>
+      <c r="D71" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>19</v>
+      </c>
+      <c r="G71">
+        <v>0.0</v>
+      </c>
+      <c r="H71">
+        <v>0</v>
+      </c>
+      <c r="I71" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>89</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>21</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72">
+        <v>0.0</v>
+      </c>
+      <c r="H72">
+        <v>0</v>
+      </c>
+      <c r="I72" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>90</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>19</v>
+      </c>
+      <c r="G73">
+        <v>0.0</v>
+      </c>
+      <c r="H73">
+        <v>0</v>
+      </c>
+      <c r="I73" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>91</v>
+      </c>
+      <c r="C74">
+        <v>2</v>
+      </c>
+      <c r="D74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G74">
+        <v>0.0</v>
+      </c>
+      <c r="H74">
+        <v>0</v>
+      </c>
+      <c r="I74" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>92</v>
+      </c>
+      <c r="C75">
+        <v>2</v>
+      </c>
+      <c r="D75" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75">
+        <v>0.0</v>
+      </c>
+      <c r="H75">
+        <v>0</v>
+      </c>
+      <c r="I75" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>93</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>19</v>
+      </c>
+      <c r="G76">
+        <v>0.0</v>
+      </c>
+      <c r="H76">
+        <v>0</v>
+      </c>
+      <c r="I76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>94</v>
+      </c>
+      <c r="C77">
+        <v>3</v>
+      </c>
+      <c r="D77" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77">
+        <v>0.0</v>
+      </c>
+      <c r="H77">
+        <v>0</v>
+      </c>
+      <c r="I77" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>19</v>
+      </c>
+      <c r="G78">
+        <v>0.0</v>
+      </c>
+      <c r="H78">
+        <v>0</v>
+      </c>
+      <c r="I78" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>96</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>19</v>
+      </c>
+      <c r="G79">
+        <v>0.0</v>
+      </c>
+      <c r="H79">
+        <v>0</v>
+      </c>
+      <c r="I79" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>97</v>
+      </c>
+      <c r="C80">
+        <v>3</v>
+      </c>
+      <c r="D80" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80">
+        <v>0.0</v>
+      </c>
+      <c r="H80">
+        <v>0</v>
+      </c>
+      <c r="I80" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>98</v>
+      </c>
+      <c r="C81">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>21</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81">
+        <v>0.0</v>
+      </c>
+      <c r="H81">
+        <v>0</v>
+      </c>
+      <c r="I81" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>99</v>
+      </c>
+      <c r="C82">
+        <v>8</v>
+      </c>
+      <c r="D82" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82">
+        <v>0.0</v>
+      </c>
+      <c r="H82">
+        <v>0</v>
+      </c>
+      <c r="I82" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>100</v>
+      </c>
+      <c r="C83">
+        <v>2</v>
+      </c>
+      <c r="D83" t="s">
+        <v>21</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83" t="s">
+        <v>19</v>
+      </c>
+      <c r="G83">
+        <v>0.0</v>
+      </c>
+      <c r="H83">
+        <v>0</v>
+      </c>
+      <c r="I83" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>101</v>
+      </c>
+      <c r="C84">
+        <v>7</v>
+      </c>
+      <c r="D84" t="s">
+        <v>21</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84">
+        <v>0.0</v>
+      </c>
+      <c r="H84">
+        <v>0</v>
+      </c>
+      <c r="I84" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
+        <v>21</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85" t="s">
+        <v>19</v>
+      </c>
+      <c r="G85">
+        <v>0.0</v>
+      </c>
+      <c r="H85">
+        <v>0</v>
+      </c>
+      <c r="I85" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>103</v>
+      </c>
+      <c r="C86">
+        <v>3</v>
+      </c>
+      <c r="D86" t="s">
+        <v>21</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86" t="s">
+        <v>19</v>
+      </c>
+      <c r="G86">
+        <v>0.0</v>
+      </c>
+      <c r="H86">
+        <v>0</v>
+      </c>
+      <c r="I86" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>104</v>
+      </c>
+      <c r="C87">
+        <v>2</v>
+      </c>
+      <c r="D87" t="s">
+        <v>21</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>19</v>
+      </c>
+      <c r="G87">
+        <v>0.0</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="I87" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>105</v>
+      </c>
+      <c r="C88">
+        <v>4</v>
+      </c>
+      <c r="D88" t="s">
+        <v>21</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>19</v>
+      </c>
+      <c r="G88">
+        <v>0.0</v>
+      </c>
+      <c r="H88">
+        <v>0</v>
+      </c>
+      <c r="I88" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>106</v>
+      </c>
+      <c r="C89">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>21</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89">
+        <v>0.0</v>
+      </c>
+      <c r="H89">
+        <v>0</v>
+      </c>
+      <c r="I89" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>107</v>
+      </c>
+      <c r="C90">
+        <v>2</v>
+      </c>
+      <c r="D90" t="s">
+        <v>21</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90" t="s">
+        <v>19</v>
+      </c>
+      <c r="G90">
+        <v>0.0</v>
+      </c>
+      <c r="H90">
+        <v>0</v>
+      </c>
+      <c r="I90" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>108</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>21</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91">
+        <v>0.0</v>
+      </c>
+      <c r="H91">
+        <v>0</v>
+      </c>
+      <c r="I91" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>109</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
+        <v>21</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92">
+        <v>0.0</v>
+      </c>
+      <c r="H92">
+        <v>0</v>
+      </c>
+      <c r="I92" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>110</v>
+      </c>
+      <c r="C93">
+        <v>2</v>
+      </c>
+      <c r="D93" t="s">
+        <v>21</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>19</v>
+      </c>
+      <c r="G93">
+        <v>0.0</v>
+      </c>
+      <c r="H93">
+        <v>0</v>
+      </c>
+      <c r="I93" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>111</v>
+      </c>
+      <c r="C94">
+        <v>2</v>
+      </c>
+      <c r="D94" t="s">
+        <v>21</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>19</v>
+      </c>
+      <c r="G94">
+        <v>0.0</v>
+      </c>
+      <c r="H94">
+        <v>0</v>
+      </c>
+      <c r="I94" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>112</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
+        <v>21</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>19</v>
+      </c>
+      <c r="G95">
+        <v>0.0</v>
+      </c>
+      <c r="H95">
+        <v>0</v>
+      </c>
+      <c r="I95" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>113</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>21</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96">
+        <v>0.0</v>
+      </c>
+      <c r="H96">
+        <v>0</v>
+      </c>
+      <c r="I96" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>114</v>
+      </c>
+      <c r="C97">
+        <v>1</v>
+      </c>
+      <c r="D97" t="s">
+        <v>21</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>19</v>
+      </c>
+      <c r="G97">
+        <v>0.0</v>
+      </c>
+      <c r="H97">
+        <v>0</v>
+      </c>
+      <c r="I97" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>115</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+      <c r="D98" t="s">
+        <v>21</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>19</v>
+      </c>
+      <c r="G98">
+        <v>0.0</v>
+      </c>
+      <c r="H98">
+        <v>0</v>
+      </c>
+      <c r="I98" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
+        <v>21</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99" t="s">
+        <v>19</v>
+      </c>
+      <c r="G99">
+        <v>0.0</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100">
+        <v>3</v>
+      </c>
+      <c r="D100" t="s">
+        <v>21</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>19</v>
+      </c>
+      <c r="G100">
+        <v>0.0</v>
+      </c>
+      <c r="H100">
+        <v>0</v>
+      </c>
+      <c r="I100" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>118</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>19</v>
+      </c>
+      <c r="G101">
+        <v>0.0</v>
+      </c>
+      <c r="H101">
+        <v>0</v>
+      </c>
+      <c r="I101" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>119</v>
+      </c>
+      <c r="C102">
+        <v>3</v>
+      </c>
+      <c r="D102" t="s">
+        <v>21</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>19</v>
+      </c>
+      <c r="G102">
+        <v>0.0</v>
+      </c>
+      <c r="H102">
+        <v>0</v>
+      </c>
+      <c r="I102" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>120</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+      <c r="D103" t="s">
+        <v>21</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103">
+        <v>0.0</v>
+      </c>
+      <c r="H103">
+        <v>0</v>
+      </c>
+      <c r="I103" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>121</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>21</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>19</v>
+      </c>
+      <c r="G104">
+        <v>0.0</v>
+      </c>
+      <c r="H104">
+        <v>0</v>
+      </c>
+      <c r="I104" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>122</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>21</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>19</v>
+      </c>
+      <c r="G105">
+        <v>0.0</v>
+      </c>
+      <c r="H105">
+        <v>0</v>
+      </c>
+      <c r="I105" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>123</v>
+      </c>
+      <c r="C106">
+        <v>1</v>
+      </c>
+      <c r="D106" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>19</v>
+      </c>
+      <c r="G106">
+        <v>0.0</v>
+      </c>
+      <c r="H106">
+        <v>0</v>
+      </c>
+      <c r="I106" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>124</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>21</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>19</v>
+      </c>
+      <c r="G107">
+        <v>0.0</v>
+      </c>
+      <c r="H107">
+        <v>0</v>
+      </c>
+      <c r="I107" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>125</v>
+      </c>
+      <c r="C108">
+        <v>2</v>
+      </c>
+      <c r="D108" t="s">
+        <v>21</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>19</v>
+      </c>
+      <c r="G108">
+        <v>0.0</v>
+      </c>
+      <c r="H108">
+        <v>0</v>
+      </c>
+      <c r="I108" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>126</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>21</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>19</v>
+      </c>
+      <c r="G109">
+        <v>0.0</v>
+      </c>
+      <c r="H109">
+        <v>0</v>
+      </c>
+      <c r="I109" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>127</v>
+      </c>
+      <c r="C110">
+        <v>3</v>
+      </c>
+      <c r="D110" t="s">
+        <v>21</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110" t="s">
+        <v>19</v>
+      </c>
+      <c r="G110">
+        <v>0.0</v>
+      </c>
+      <c r="H110">
+        <v>0</v>
+      </c>
+      <c r="I110" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>128</v>
+      </c>
+      <c r="C111">
+        <v>2</v>
+      </c>
+      <c r="D111" t="s">
+        <v>21</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>19</v>
+      </c>
+      <c r="G111">
+        <v>0.0</v>
+      </c>
+      <c r="H111">
+        <v>0</v>
+      </c>
+      <c r="I111" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>129</v>
+      </c>
+      <c r="C112">
+        <v>3</v>
+      </c>
+      <c r="D112" t="s">
+        <v>21</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112">
+        <v>0.0</v>
+      </c>
+      <c r="H112">
+        <v>0</v>
+      </c>
+      <c r="I112" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>130</v>
+      </c>
+      <c r="C113">
+        <v>2</v>
+      </c>
+      <c r="D113" t="s">
+        <v>21</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113" t="s">
+        <v>19</v>
+      </c>
+      <c r="G113">
+        <v>0.0</v>
+      </c>
+      <c r="H113">
+        <v>0</v>
+      </c>
+      <c r="I113" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>131</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>19</v>
+      </c>
+      <c r="G114">
+        <v>0.0</v>
+      </c>
+      <c r="H114">
+        <v>0</v>
+      </c>
+      <c r="I114" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>132</v>
+      </c>
+      <c r="C115">
+        <v>3</v>
+      </c>
+      <c r="D115" t="s">
+        <v>21</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>19</v>
+      </c>
+      <c r="G115">
+        <v>0.0</v>
+      </c>
+      <c r="H115">
+        <v>0</v>
+      </c>
+      <c r="I115" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>133</v>
+      </c>
+      <c r="C116">
+        <v>3</v>
+      </c>
+      <c r="D116" t="s">
+        <v>21</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116">
+        <v>0.0</v>
+      </c>
+      <c r="H116">
+        <v>0</v>
+      </c>
+      <c r="I116" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>134</v>
+      </c>
+      <c r="C117">
+        <v>1</v>
+      </c>
+      <c r="D117" t="s">
+        <v>21</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>19</v>
+      </c>
+      <c r="G117">
+        <v>0.0</v>
+      </c>
+      <c r="H117">
+        <v>0</v>
+      </c>
+      <c r="I117" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>135</v>
+      </c>
+      <c r="C118">
+        <v>2</v>
+      </c>
+      <c r="D118" t="s">
+        <v>21</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118" t="s">
+        <v>19</v>
+      </c>
+      <c r="G118">
+        <v>0.0</v>
+      </c>
+      <c r="H118">
+        <v>0</v>
+      </c>
+      <c r="I118" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>136</v>
+      </c>
+      <c r="C119">
+        <v>2</v>
+      </c>
+      <c r="D119" t="s">
+        <v>21</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119" t="s">
+        <v>19</v>
+      </c>
+      <c r="G119">
+        <v>0.0</v>
+      </c>
+      <c r="H119">
+        <v>0</v>
+      </c>
+      <c r="I119" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>137</v>
+      </c>
+      <c r="C120">
+        <v>3</v>
+      </c>
+      <c r="D120" t="s">
+        <v>21</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120">
+        <v>0.0</v>
+      </c>
+      <c r="H120">
+        <v>0</v>
+      </c>
+      <c r="I120" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>138</v>
+      </c>
+      <c r="C121">
+        <v>4</v>
+      </c>
+      <c r="D121" t="s">
+        <v>21</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121" t="s">
+        <v>19</v>
+      </c>
+      <c r="G121">
+        <v>0.0</v>
+      </c>
+      <c r="H121">
+        <v>0</v>
+      </c>
+      <c r="I121" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">