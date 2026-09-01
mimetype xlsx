--- v1 (2026-07-07)
+++ v2 (2026-09-01)
@@ -12,467 +12,749 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Дополнительное испытаниеПсихологическое тестирование</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 4Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Выборнов Елисей Алексеевич</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Успешно</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Баймуратова Анжелика Алишеровна</t>
+  </si>
+  <si>
     <t>Шаронова Дарья Андреевна</t>
   </si>
   <si>
-    <t>оригинал</t>
-[...7 lines deleted...]
-  <si>
     <t>Стародубцева Полина Евгеньевна</t>
   </si>
   <si>
     <t>Цветкова Полина Ильинична</t>
   </si>
   <si>
+    <t>Файзуллин Юлиан Эдгарович</t>
+  </si>
+  <si>
+    <t>Игошева Ангелина Ивановна</t>
+  </si>
+  <si>
+    <t>Габайдуллина Алина Ринатовна</t>
+  </si>
+  <si>
+    <t>Коваленко Анастасия Артемовна</t>
+  </si>
+  <si>
+    <t>Калинина Ульяна Дмитриевна</t>
+  </si>
+  <si>
+    <t>Якушева Анфиса Антоновна</t>
+  </si>
+  <si>
+    <t>Зельева Ангелина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Статилко Дарья Владимировна</t>
+  </si>
+  <si>
+    <t>Сапуглицева Виктория Георгиевна</t>
+  </si>
+  <si>
+    <t>Бабкина Алёна Владимировна</t>
+  </si>
+  <si>
+    <t>Пяткова Анна Алексеевна</t>
+  </si>
+  <si>
+    <t>Садыкова Алина Аликовна</t>
+  </si>
+  <si>
     <t>Рыбин Владислав Андреевич</t>
   </si>
   <si>
     <t>Жалнина Ксения Алексеевна</t>
   </si>
   <si>
+    <t>Сидорова София Александровна</t>
+  </si>
+  <si>
+    <t>Титова Полина Игоревна</t>
+  </si>
+  <si>
     <t>Рудченко Мария Сергеевна</t>
   </si>
   <si>
-    <t>Юсупова Аиша Ильгизовна</t>
+    <t>Салтыков Кирилл Алексеевич</t>
+  </si>
+  <si>
+    <t>Ханнанова Дарина Ренатовна</t>
+  </si>
+  <si>
+    <t>Ушкова Майя Ивановна</t>
+  </si>
+  <si>
+    <t>Сабитова Милана Андреевна</t>
+  </si>
+  <si>
+    <t>Плешачкова Арина Александровна</t>
+  </si>
+  <si>
+    <t>Байгильдина Карина Аликовна</t>
+  </si>
+  <si>
+    <t>Лычагов Андрей Иванович</t>
+  </si>
+  <si>
+    <t>Мурзакамалова Юлиана Тимуровна</t>
+  </si>
+  <si>
+    <t>Андреев Даниил Петрович</t>
+  </si>
+  <si>
+    <t>Ахмедьянова Элеонора Ильнуровна</t>
+  </si>
+  <si>
+    <t>Август Артём Александрович</t>
+  </si>
+  <si>
+    <t>Волженцев Леонид Дмитриевич</t>
+  </si>
+  <si>
+    <t>Хасанов Рамиль Дамирович</t>
+  </si>
+  <si>
+    <t>Абашев Денис Ренатович</t>
+  </si>
+  <si>
+    <t>Бачурина Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Дуриева Милана Руслановна</t>
+  </si>
+  <si>
+    <t>Кичигина Ксения Олеговна</t>
+  </si>
+  <si>
+    <t>Лончина Алёна Сергеевна</t>
+  </si>
+  <si>
+    <t>Мутигуллина Оксана Рамилевна</t>
+  </si>
+  <si>
+    <t>Султанова Мила Маратовна</t>
+  </si>
+  <si>
+    <t>Башеева Даяна Нурлановна</t>
+  </si>
+  <si>
+    <t>Беляева Виктория Владимировна</t>
+  </si>
+  <si>
+    <t>Евлачева Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Севостьянова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Шульдешова Варвара Ивановна</t>
+  </si>
+  <si>
+    <t>Васько Сергей Сергеевич</t>
+  </si>
+  <si>
+    <t>Романов Мирослав Сергеевич</t>
+  </si>
+  <si>
+    <t>Юлфаризова Алина Рустамовна</t>
+  </si>
+  <si>
+    <t>Хлевнюк Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Мягкова Ирина Владимировна</t>
+  </si>
+  <si>
+    <t>Овчаренко Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Аралбаева Маргарита Динисовна</t>
+  </si>
+  <si>
+    <t>Дрямов Никита Александрович</t>
+  </si>
+  <si>
+    <t>Исламова Миляуша Габидулловна</t>
+  </si>
+  <si>
+    <t>Поздеева Мария Павловна</t>
+  </si>
+  <si>
+    <t>Утюгенова Амина Владимировна</t>
+  </si>
+  <si>
+    <t>Пирогов Никита Павлович</t>
+  </si>
+  <si>
+    <t>Юлфаризова Лидия Руслановна</t>
+  </si>
+  <si>
+    <t>Ахмадулина Полина Валерьевна</t>
+  </si>
+  <si>
+    <t>Боровых Ксенья Сергеевна</t>
+  </si>
+  <si>
+    <t>Патракова Злата Денисовна</t>
+  </si>
+  <si>
+    <t>Юсупова Лиана Раужатовна</t>
+  </si>
+  <si>
+    <t>Шамсутдинова Элина Айратовна</t>
+  </si>
+  <si>
+    <t>Чернышева Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Казанович Валерия Александровна</t>
+  </si>
+  <si>
+    <t>Стерляжникова Елизавета Юрьевна</t>
+  </si>
+  <si>
+    <t>Фитина Алёна Александровна</t>
+  </si>
+  <si>
+    <t>Формугина Арина Александровна</t>
+  </si>
+  <si>
+    <t>Гайтюкевич Федор Сергеевич</t>
+  </si>
+  <si>
+    <t>Рыбакова Ульяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Чечевина Алина Денисовна</t>
+  </si>
+  <si>
+    <t>Бегзи Виолетта Владимировна</t>
+  </si>
+  <si>
+    <t>Мальцева Мария Викторовна</t>
+  </si>
+  <si>
+    <t>Цайлер Александр Дмитриевич</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договору</t>
+  </si>
+  <si>
+    <t>Байрамгулова Виолетта Ришатовна</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Шавелкина Ксения Сергеевна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Мавлеева Диана Газновеевна</t>
+  </si>
+  <si>
+    <t>Салыкова Ажар Армановна</t>
+  </si>
+  <si>
+    <t>Иванцова Ксения Дмитриевна</t>
+  </si>
+  <si>
+    <t>Журбенко Светлана Александровна</t>
+  </si>
+  <si>
+    <t>Федорова Маргарита Евгеньевна</t>
   </si>
   <si>
     <t>Этап не пройден</t>
   </si>
   <si>
-    <t>Кыргыс Дарина Артышовна</t>
+    <t>Галимов Артур Маратович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Якубец Александра Денисовна</t>
+  </si>
+  <si>
+    <t>Авдей Артемий Алексеевич</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
-[...113 lines deleted...]
-    <t>Байрамгулова Виолетта Ришатовна</t>
+    <t>Батурина Алина Алексеевна</t>
+  </si>
+  <si>
+    <t>Белканова Анастасия Ильинична</t>
+  </si>
+  <si>
+    <t>Белова Софья Александровна</t>
+  </si>
+  <si>
+    <t>Бикбулатова Азалия Акзамовна</t>
+  </si>
+  <si>
+    <t>Боднар Богдана Алексеевна</t>
+  </si>
+  <si>
+    <t>Бузаева Марьяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Бузрукова Севара Эркин кизи</t>
+  </si>
+  <si>
+    <t>Бурсина Полина Алексеевна</t>
+  </si>
+  <si>
+    <t>Бурштыка Матвей Витальевич</t>
+  </si>
+  <si>
+    <t>Быкова Диана Александровна</t>
+  </si>
+  <si>
+    <t>Васильева Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Гайнитдинова Дарина Сергеевна</t>
+  </si>
+  <si>
+    <t>Ганусенко Валерия Антоновна</t>
+  </si>
+  <si>
+    <t>Гилажов Тимофей Рустамович</t>
+  </si>
+  <si>
+    <t>Гимазова Самира Раисовна</t>
+  </si>
+  <si>
+    <t>Горкунова Карина Станиславовна</t>
+  </si>
+  <si>
+    <t>Григорьева Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Данилейко Ульяна Андреевна</t>
+  </si>
+  <si>
+    <t>Даутова Анастасия Андреевна</t>
+  </si>
+  <si>
+    <t>Дедюлина Елизавета Витальевна</t>
+  </si>
+  <si>
+    <t>Денисов Илья Дмитриевич</t>
+  </si>
+  <si>
+    <t>Денисова Светлана Вячеславовна</t>
+  </si>
+  <si>
+    <t>Джурабоев Гафуржон Гуломжонович</t>
+  </si>
+  <si>
+    <t>Диянов Дмитрий Валерьевич</t>
+  </si>
+  <si>
+    <t>Дмитриева Елена Александровна</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Дятлова Снежана Александровна</t>
+  </si>
+  <si>
+    <t>Ежова Полина Николаевна</t>
+  </si>
+  <si>
+    <t>Зикириллаев Руслан Шухратович</t>
+  </si>
+  <si>
+    <t>Злобина Марина Андреевна</t>
+  </si>
+  <si>
+    <t>Иванова Анастасия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Иванчик Яна Геннадьевна</t>
+  </si>
+  <si>
+    <t>Измагилова Гульсина Хибатовна</t>
+  </si>
+  <si>
+    <t>Ильясова Мария Александровна</t>
+  </si>
+  <si>
+    <t>Исламов Захир Мазахир оглы</t>
+  </si>
+  <si>
+    <t>Кандогина Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Карьков Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Катанский Артём Константинович</t>
+  </si>
+  <si>
+    <t>Кашников Данил Дмитриевич</t>
+  </si>
+  <si>
+    <t>Кирсанова Анастасия Вячеславовна</t>
+  </si>
+  <si>
+    <t>Кнутарева Анна Владимировна</t>
+  </si>
+  <si>
+    <t>Ковалевская Софья Романовна</t>
+  </si>
+  <si>
+    <t>Когач Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Койнова Юлия Викторовна</t>
+  </si>
+  <si>
+    <t>Коробкова Полина Максимовна</t>
+  </si>
+  <si>
+    <t>Королёва Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Кочарина Влада Дмитриевна</t>
+  </si>
+  <si>
+    <t>Кочеткова Вероника Евгеньевна</t>
+  </si>
+  <si>
+    <t>Кропачева Дарья Максимовна</t>
+  </si>
+  <si>
+    <t>Кудашева Владилена Владиковна</t>
+  </si>
+  <si>
+    <t>Кузнецова Дарья Ивановна</t>
+  </si>
+  <si>
+    <t>Кутина Ксения Михайловна</t>
+  </si>
+  <si>
+    <t>Лазарева Дарья Антоновна</t>
+  </si>
+  <si>
+    <t>Лебедева Юлия Вячеславовна</t>
+  </si>
+  <si>
+    <t>Логашенко Анастасия Николаевна</t>
+  </si>
+  <si>
+    <t>Магасумова Аксинья Ронисовна</t>
+  </si>
+  <si>
+    <t>Мицуков Кирилл Александрович</t>
+  </si>
+  <si>
+    <t>Морякова Ксения Артёмовна</t>
+  </si>
+  <si>
+    <t>Мухаметгалина Маргарита Димовна</t>
+  </si>
+  <si>
+    <t>Мухаметдинова Валерия Наилевна</t>
+  </si>
+  <si>
+    <t>Мякишева Варвара Андреевна</t>
+  </si>
+  <si>
+    <t>Нафикова Лиана Вагизовна</t>
+  </si>
+  <si>
+    <t>Никитин Роман Юрьевич</t>
+  </si>
+  <si>
+    <t>Никольская Ева Александровна</t>
+  </si>
+  <si>
+    <t>Носкова Арина Сергеевна</t>
+  </si>
+  <si>
+    <t>Осинцева Ульяна Юрьевна</t>
+  </si>
+  <si>
+    <t>Панова Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Панфилова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Папчихина Кира Евгеньевна</t>
+  </si>
+  <si>
+    <t>Петрова Любовь Александровна</t>
+  </si>
+  <si>
+    <t>Покудов Богдан Вячеславович</t>
+  </si>
+  <si>
+    <t>Попова Полина Денисовна</t>
+  </si>
+  <si>
+    <t>Попова Яна Павловна</t>
+  </si>
+  <si>
+    <t>Портнягина Ксения Сергеевна</t>
+  </si>
+  <si>
+    <t>Пряхина Анастасия Геннадьевна</t>
+  </si>
+  <si>
+    <t>Рамазанова Радмила Шамилевна</t>
+  </si>
+  <si>
+    <t>Рахимова Ксения Илнуровна</t>
+  </si>
+  <si>
+    <t>Репина Алёна Валерьевна</t>
+  </si>
+  <si>
+    <t>Руденко Евангелина Алексеевна</t>
+  </si>
+  <si>
+    <t>Сакунова Варвара Александровна</t>
+  </si>
+  <si>
+    <t>Самойлович Алина Александровна</t>
+  </si>
+  <si>
+    <t>Сармачева Ксения Вадимовна</t>
+  </si>
+  <si>
+    <t>Сартисон Мария Александровна</t>
+  </si>
+  <si>
+    <t>Сартыыл Онзагай Айдыновна</t>
+  </si>
+  <si>
+    <t>Сидоренкова Ангелина Андреевна</t>
+  </si>
+  <si>
+    <t>Смирнова Василиса Алексеевна</t>
+  </si>
+  <si>
+    <t>Смирнова Надежда Михайловна</t>
+  </si>
+  <si>
+    <t>Соколова Ангелина Викторовна</t>
+  </si>
+  <si>
+    <t>Соседова Таисия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Стадниченко София Евгеньевна</t>
+  </si>
+  <si>
+    <t>Старкова Надежда Николаевна</t>
+  </si>
+  <si>
+    <t>Стукалкина Кира Владимировна</t>
+  </si>
+  <si>
+    <t>Субхангулова Гульфия Ирековна</t>
+  </si>
+  <si>
+    <t>Суранова Алиса Александровна</t>
+  </si>
+  <si>
+    <t>Сутормина Валерия Владимировна</t>
+  </si>
+  <si>
+    <t>Тарасова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Тасьманова Надежда Павловна</t>
+  </si>
+  <si>
+    <t>Темирсултанов Зулпар Саритович</t>
+  </si>
+  <si>
+    <t>Трофименко Денис Петрович</t>
+  </si>
+  <si>
+    <t>Тубулбаева Диана Серикпаевна</t>
+  </si>
+  <si>
+    <t>Тумашова Арина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Тюрина Арина Игоревна</t>
+  </si>
+  <si>
+    <t>Тясина Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Фаизов Тимур Юмагилдеевич</t>
+  </si>
+  <si>
+    <t>Фаткуллина Карина Фанилевна</t>
+  </si>
+  <si>
+    <t>Федорова Валерия Константиновна</t>
+  </si>
+  <si>
+    <t>Филиппов Николай Сергеевич</t>
+  </si>
+  <si>
+    <t>Хакимова Вероника Фанилевна</t>
+  </si>
+  <si>
+    <t>Хисамутдинова Ангелина Рустамовна</t>
+  </si>
+  <si>
+    <t>Хусаинов Артём Вадимович</t>
+  </si>
+  <si>
+    <t>Целоусова Арина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Чалышева Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Чернова Дарья Вячеславовна</t>
+  </si>
+  <si>
+    <t>Чернова Елизавета Константиновна</t>
+  </si>
+  <si>
+    <t>Черных Ксения Вадимовна</t>
+  </si>
+  <si>
+    <t>Чуксин Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Шалыгина Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Шигапова Эмилина Рустамовна</t>
+  </si>
+  <si>
+    <t>Шилович Виктория Юрьевна</t>
+  </si>
+  <si>
+    <t>Широков Максим Евгеньевич</t>
+  </si>
+  <si>
+    <t>Шмидт Полина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Шунькин Тимофей Ильич</t>
+  </si>
+  <si>
+    <t>Яковлева Софья Александровна</t>
   </si>
   <si>
     <t>Барабаш Марина Анатольевна</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
-[...227 lines deleted...]
-    <t>Ярушина Милана Владиславовна</t>
+    <t>Гареева Софья Рамилевна</t>
+  </si>
+  <si>
+    <t>Копорушкина Екатерина Андреевна</t>
+  </si>
+  <si>
+    <t>Подольских Глеб Петрович</t>
+  </si>
+  <si>
+    <t>Пушкалова Елена Олеговна</t>
+  </si>
+  <si>
+    <t>Савина Амелия Сергеевна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -775,51 +1057,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I121"/>
+  <dimension ref="A1:I216"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -832,3324 +1114,5977 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>4.56</v>
+        <v>4.82</v>
       </c>
       <c r="H2">
-        <v>4.67</v>
+        <v>5</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>4.56</v>
+        <v>4.59</v>
       </c>
       <c r="H3">
         <v>4.33</v>
       </c>
       <c r="I3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>4.53</v>
+        <v>4.56</v>
       </c>
       <c r="H4">
-        <v>3.67</v>
+        <v>4.67</v>
       </c>
       <c r="I4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>4.12</v>
+        <v>4.56</v>
       </c>
       <c r="H5">
         <v>4.33</v>
       </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>4.11</v>
+        <v>4.53</v>
       </c>
       <c r="H6">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="I6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>4.06</v>
+        <v>4.5</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>4.44</v>
+      </c>
+      <c r="H8">
+        <v>4.67</v>
+      </c>
+      <c r="I8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
         <v>19</v>
       </c>
-      <c r="G8">
-[...13 lines deleted...]
-      </c>
       <c r="C9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G9">
-        <v>0.0</v>
+        <v>4.42</v>
       </c>
       <c r="H9">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>5.0</v>
+        <v>4.37</v>
       </c>
       <c r="H10">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C11">
         <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>5.0</v>
+        <v>4.35</v>
       </c>
       <c r="H11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>5.0</v>
+        <v>4.35</v>
       </c>
       <c r="H12">
-        <v>5</v>
+        <v>3.67</v>
       </c>
       <c r="I12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>5.0</v>
+        <v>4.33</v>
       </c>
       <c r="H13">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="I13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14"/>
+      <c r="A14">
+        <v>13</v>
+      </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E14">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>5.0</v>
+        <v>4.32</v>
       </c>
       <c r="H14">
-        <v>5</v>
+        <v>4.67</v>
       </c>
       <c r="I14" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15"/>
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>4.95</v>
+        <v>4.32</v>
       </c>
       <c r="H15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I15" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>4.94</v>
+        <v>4.31</v>
       </c>
       <c r="H16">
-        <v>4.67</v>
+        <v>3.67</v>
       </c>
       <c r="I16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>4.82</v>
+        <v>4.29</v>
       </c>
       <c r="H17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>4.78</v>
+        <v>4.28</v>
       </c>
       <c r="H18">
-        <v>4.67</v>
+        <v>4</v>
       </c>
       <c r="I18" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>4.75</v>
+        <v>4.12</v>
       </c>
       <c r="H19">
-        <v>5</v>
+        <v>4.33</v>
       </c>
       <c r="I19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>4.71</v>
+        <v>4.11</v>
       </c>
       <c r="H20">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21"/>
+      <c r="A21">
+        <v>20</v>
+      </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>4.71</v>
+        <v>4.11</v>
       </c>
       <c r="H21">
-        <v>4.67</v>
+        <v>3.67</v>
       </c>
       <c r="I21" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>4.7</v>
+        <v>4.11</v>
       </c>
       <c r="H22">
-        <v>4.67</v>
+        <v>3.67</v>
       </c>
       <c r="I22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>4.69</v>
+        <v>4.06</v>
       </c>
       <c r="H23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I23" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>4.65</v>
+        <v>4.06</v>
       </c>
       <c r="H24">
-        <v>4.67</v>
+        <v>4</v>
       </c>
       <c r="I24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>4.65</v>
+        <v>4.06</v>
       </c>
       <c r="H25">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="I25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26"/>
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>4.6</v>
+        <v>4.0</v>
       </c>
       <c r="H26">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="I26" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27"/>
+      <c r="A27">
+        <v>26</v>
+      </c>
       <c r="B27" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>4.59</v>
+        <v>3.94</v>
       </c>
       <c r="H27">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="I27" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28"/>
+      <c r="A28">
+        <v>27</v>
+      </c>
       <c r="B28" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>4.56</v>
+        <v>3.9</v>
       </c>
       <c r="H28">
-        <v>4.33</v>
+        <v>3.33</v>
       </c>
       <c r="I28" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>4.47</v>
+        <v>3.89</v>
       </c>
       <c r="H29">
-        <v>4.67</v>
+        <v>3.67</v>
       </c>
       <c r="I29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>4.47</v>
+        <v>3.82</v>
       </c>
       <c r="H30">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="I30" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31"/>
+      <c r="A31">
+        <v>30</v>
+      </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>4.47</v>
+        <v>3.76</v>
       </c>
       <c r="H31">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="I31" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>4.22</v>
+        <v>3.71</v>
       </c>
       <c r="H32">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="I32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33"/>
+      <c r="A33">
+        <v>32</v>
+      </c>
       <c r="B33" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>4.11</v>
+        <v>3.53</v>
       </c>
       <c r="H33">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="I33" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G34">
-        <v>4.82</v>
+        <v>3.53</v>
       </c>
       <c r="H34">
-        <v>4.67</v>
+        <v>3</v>
       </c>
       <c r="I34" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G35">
-        <v>4.67</v>
+        <v>3.26</v>
       </c>
       <c r="H35">
-        <v>4.67</v>
+        <v>3</v>
       </c>
       <c r="I35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G36">
-        <v>4.65</v>
+        <v>3.16</v>
       </c>
       <c r="H36">
-        <v>4.67</v>
+        <v>3</v>
       </c>
       <c r="I36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37"/>
+      <c r="A37">
+        <v>36</v>
+      </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G37">
-        <v>4.63</v>
+        <v>5.0</v>
       </c>
       <c r="H37">
-        <v>4.67</v>
+        <v>5</v>
       </c>
       <c r="I37" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38"/>
+      <c r="A38">
+        <v>37</v>
+      </c>
       <c r="B38" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G38">
-        <v>4.63</v>
+        <v>5.0</v>
       </c>
       <c r="H38">
-        <v>4.67</v>
+        <v>5</v>
       </c>
       <c r="I38" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G39">
-        <v>4.56</v>
+        <v>5.0</v>
       </c>
       <c r="H39">
-        <v>4.33</v>
+        <v>5</v>
       </c>
       <c r="I39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40">
+        <v>5.0</v>
+      </c>
+      <c r="H40">
+        <v>5</v>
+      </c>
+      <c r="I40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41">
+        <v>5.0</v>
+      </c>
+      <c r="H41">
+        <v>5</v>
+      </c>
+      <c r="I41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42">
+        <v>5.0</v>
+      </c>
+      <c r="H42">
+        <v>5</v>
+      </c>
+      <c r="I42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43">
+        <v>5.0</v>
+      </c>
+      <c r="H43">
+        <v>5</v>
+      </c>
+      <c r="I43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44">
+        <v>4.95</v>
+      </c>
+      <c r="H44">
+        <v>5</v>
+      </c>
+      <c r="I44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45">
+        <v>4.94</v>
+      </c>
+      <c r="H45">
+        <v>4.67</v>
+      </c>
+      <c r="I45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
         <v>56</v>
       </c>
-      <c r="C40">
-[...23 lines deleted...]
-      <c r="B41" t="s">
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46">
+        <v>4.94</v>
+      </c>
+      <c r="H46">
+        <v>4.67</v>
+      </c>
+      <c r="I46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
         <v>57</v>
       </c>
-      <c r="C41">
-[...23 lines deleted...]
-      <c r="B42" t="s">
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47">
+        <v>4.94</v>
+      </c>
+      <c r="H47">
+        <v>4.67</v>
+      </c>
+      <c r="I47" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
         <v>58</v>
       </c>
-      <c r="C42">
-[...23 lines deleted...]
-      <c r="B43" t="s">
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48">
+        <v>4.93</v>
+      </c>
+      <c r="H48">
+        <v>4.67</v>
+      </c>
+      <c r="I48" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
         <v>59</v>
       </c>
-      <c r="C43">
-[...23 lines deleted...]
-      <c r="B44" t="s">
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49">
+        <v>4.85</v>
+      </c>
+      <c r="H49">
+        <v>5</v>
+      </c>
+      <c r="I49" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
         <v>60</v>
       </c>
-      <c r="C44">
-[...23 lines deleted...]
-      <c r="B45" t="s">
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50">
+        <v>4.85</v>
+      </c>
+      <c r="H50">
+        <v>5</v>
+      </c>
+      <c r="I50" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
         <v>61</v>
       </c>
-      <c r="C45">
-[...17 lines deleted...]
-      <c r="I45" t="s">
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51">
+        <v>4.83</v>
+      </c>
+      <c r="H51">
+        <v>5</v>
+      </c>
+      <c r="I51" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
         <v>62</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B46" t="s">
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52">
+        <v>4.82</v>
+      </c>
+      <c r="H52">
+        <v>5</v>
+      </c>
+      <c r="I52" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
         <v>63</v>
       </c>
-      <c r="C46">
-[...23 lines deleted...]
-      <c r="B47" t="s">
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>4.82</v>
+      </c>
+      <c r="H53">
+        <v>4.67</v>
+      </c>
+      <c r="I53" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
         <v>64</v>
       </c>
-      <c r="C47">
-[...23 lines deleted...]
-      <c r="B48" t="s">
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54">
+        <v>4.82</v>
+      </c>
+      <c r="H54">
+        <v>4.67</v>
+      </c>
+      <c r="I54" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
         <v>65</v>
       </c>
-      <c r="C48">
-[...23 lines deleted...]
-      <c r="B49" t="s">
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55">
+        <v>4.81</v>
+      </c>
+      <c r="H55">
+        <v>5</v>
+      </c>
+      <c r="I55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
         <v>66</v>
       </c>
-      <c r="C49">
-[...23 lines deleted...]
-      <c r="B50" t="s">
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56">
+        <v>4.78</v>
+      </c>
+      <c r="H56">
+        <v>4.67</v>
+      </c>
+      <c r="I56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
         <v>67</v>
       </c>
-      <c r="C50">
-[...23 lines deleted...]
-      <c r="B51" t="s">
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57">
+        <v>4.78</v>
+      </c>
+      <c r="H57">
+        <v>4.33</v>
+      </c>
+      <c r="I57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
         <v>68</v>
       </c>
-      <c r="C51">
-[...23 lines deleted...]
-      <c r="B52" t="s">
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58">
+        <v>4.75</v>
+      </c>
+      <c r="H58">
+        <v>5</v>
+      </c>
+      <c r="I58" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
         <v>69</v>
       </c>
-      <c r="C52">
-[...23 lines deleted...]
-      <c r="B53" t="s">
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59">
+        <v>4.75</v>
+      </c>
+      <c r="H59">
+        <v>4.33</v>
+      </c>
+      <c r="I59" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
         <v>70</v>
       </c>
-      <c r="C53">
-[...23 lines deleted...]
-      <c r="B54" t="s">
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60">
+        <v>4.72</v>
+      </c>
+      <c r="H60">
+        <v>4.67</v>
+      </c>
+      <c r="I60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
         <v>71</v>
       </c>
-      <c r="C54">
-[...23 lines deleted...]
-      <c r="B55" t="s">
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61">
+        <v>4.72</v>
+      </c>
+      <c r="H61">
+        <v>4.67</v>
+      </c>
+      <c r="I61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
         <v>72</v>
       </c>
-      <c r="C55">
-[...23 lines deleted...]
-      <c r="B56" t="s">
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62">
+        <v>4.71</v>
+      </c>
+      <c r="H62">
+        <v>4.67</v>
+      </c>
+      <c r="I62" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
         <v>73</v>
       </c>
-      <c r="C56">
-[...23 lines deleted...]
-      <c r="B57" t="s">
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63">
+        <v>4.71</v>
+      </c>
+      <c r="H63">
+        <v>4.67</v>
+      </c>
+      <c r="I63" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
         <v>74</v>
       </c>
-      <c r="C57">
-[...23 lines deleted...]
-      <c r="B58" t="s">
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64">
+        <v>4.7</v>
+      </c>
+      <c r="H64">
+        <v>4.67</v>
+      </c>
+      <c r="I64" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
         <v>75</v>
       </c>
-      <c r="C58">
-[...23 lines deleted...]
-      <c r="B59" t="s">
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65">
+        <v>4.69</v>
+      </c>
+      <c r="H65">
+        <v>5</v>
+      </c>
+      <c r="I65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
         <v>76</v>
       </c>
-      <c r="C59">
-[...23 lines deleted...]
-      <c r="B60" t="s">
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66">
+        <v>4.68</v>
+      </c>
+      <c r="H66">
+        <v>4.33</v>
+      </c>
+      <c r="I66" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
         <v>77</v>
       </c>
-      <c r="C60">
-[...23 lines deleted...]
-      <c r="B61" t="s">
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67">
+        <v>4.67</v>
+      </c>
+      <c r="H67">
+        <v>4.67</v>
+      </c>
+      <c r="I67" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
         <v>78</v>
       </c>
-      <c r="C61">
-[...23 lines deleted...]
-      <c r="B62" t="s">
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68">
+        <v>4.65</v>
+      </c>
+      <c r="H68">
+        <v>4.67</v>
+      </c>
+      <c r="I68" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
         <v>79</v>
       </c>
-      <c r="C62">
-[...23 lines deleted...]
-      <c r="B63" t="s">
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69">
+        <v>4.65</v>
+      </c>
+      <c r="H69">
+        <v>4.67</v>
+      </c>
+      <c r="I69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
         <v>80</v>
       </c>
-      <c r="C63">
-[...23 lines deleted...]
-      <c r="B64" t="s">
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70">
+        <v>4.65</v>
+      </c>
+      <c r="H70">
+        <v>4.67</v>
+      </c>
+      <c r="I70" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
         <v>81</v>
       </c>
-      <c r="C64">
-[...23 lines deleted...]
-      <c r="B65" t="s">
+      <c r="C71">
+        <v>1</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71">
+        <v>4.65</v>
+      </c>
+      <c r="H71">
+        <v>4.67</v>
+      </c>
+      <c r="I71" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
         <v>82</v>
       </c>
-      <c r="C65">
-[...23 lines deleted...]
-      <c r="B66" t="s">
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72">
+        <v>4.65</v>
+      </c>
+      <c r="H72">
+        <v>4.33</v>
+      </c>
+      <c r="I72" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
         <v>83</v>
       </c>
-      <c r="C66">
-[...23 lines deleted...]
-      <c r="B67" t="s">
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73">
+        <v>4.63</v>
+      </c>
+      <c r="H73">
+        <v>4.67</v>
+      </c>
+      <c r="I73" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
         <v>84</v>
       </c>
-      <c r="C67">
-[...23 lines deleted...]
-      <c r="B68" t="s">
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74">
+        <v>4.63</v>
+      </c>
+      <c r="H74">
+        <v>4.67</v>
+      </c>
+      <c r="I74" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
         <v>85</v>
       </c>
-      <c r="C68">
-[...23 lines deleted...]
-      <c r="B69" t="s">
+      <c r="C75">
+        <v>1</v>
+      </c>
+      <c r="D75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>4.63</v>
+      </c>
+      <c r="H75">
+        <v>4.33</v>
+      </c>
+      <c r="I75" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
         <v>86</v>
       </c>
-      <c r="C69">
-[...23 lines deleted...]
-      <c r="B70" t="s">
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G76">
+        <v>4.56</v>
+      </c>
+      <c r="H76">
+        <v>4.33</v>
+      </c>
+      <c r="I76" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
         <v>87</v>
       </c>
-      <c r="C70">
-[...187 lines deleted...]
-      </c>
       <c r="C77">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G77">
-        <v>0.0</v>
+        <v>4.37</v>
       </c>
       <c r="H77">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="I77" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G78">
-        <v>0.0</v>
+        <v>4.37</v>
       </c>
       <c r="H78">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I78" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="C79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G79">
-        <v>0.0</v>
+        <v>4.35</v>
       </c>
       <c r="H79">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="I79" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="C80">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G80">
-        <v>0.0</v>
+        <v>4.35</v>
       </c>
       <c r="H80">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I80" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G81">
-        <v>0.0</v>
+        <v>4.25</v>
       </c>
       <c r="H81">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I81" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="82" spans="1:9">
-      <c r="A82"/>
+      <c r="A82">
+        <v>77</v>
+      </c>
       <c r="B82" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="C82">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G82">
-        <v>0.0</v>
+        <v>4.15</v>
       </c>
       <c r="H82">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I82" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C83">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G83">
-        <v>0.0</v>
+        <v>4.11</v>
       </c>
       <c r="H83">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="I83" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C84">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G84">
-        <v>0.0</v>
+        <v>4.18</v>
       </c>
       <c r="H84">
-        <v>0</v>
+        <v>4.33</v>
       </c>
       <c r="I84" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D85" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G85">
-        <v>0.0</v>
+        <v>4.18</v>
       </c>
       <c r="H85">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I85" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86"/>
+      <c r="A86">
+        <v>78</v>
+      </c>
       <c r="B86" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C86">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G86">
-        <v>0.0</v>
+        <v>4.06</v>
       </c>
       <c r="H86">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="I86" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C87">
         <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G87">
         <v>0.0</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
       <c r="I87" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C88">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G88">
         <v>0.0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C89">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G89">
         <v>0.0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
       <c r="I89" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C90">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G90">
         <v>0.0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D91" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G91">
         <v>0.0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D92" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G92">
         <v>0.0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C93">
         <v>2</v>
       </c>
       <c r="D93" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G93">
         <v>0.0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C94">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D94" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G94">
         <v>0.0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G95">
         <v>0.0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G96">
         <v>0.0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G97">
         <v>0.0</v>
       </c>
       <c r="H97">
         <v>0</v>
       </c>
       <c r="I97" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D98" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G98">
         <v>0.0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D99" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G99">
         <v>0.0</v>
       </c>
       <c r="H99">
         <v>0</v>
       </c>
       <c r="I99" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C100">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D100" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G100">
         <v>0.0</v>
       </c>
       <c r="H100">
         <v>0</v>
       </c>
       <c r="I100" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G101">
         <v>0.0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C102">
         <v>3</v>
       </c>
       <c r="D102" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G102">
         <v>0.0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G103">
         <v>0.0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C104">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D104" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G104">
         <v>0.0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C105">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D105" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G105">
         <v>0.0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D106" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G106">
         <v>0.0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D107" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G107">
         <v>0.0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108"/>
       <c r="B108" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C108">
         <v>2</v>
       </c>
       <c r="D108" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G108">
         <v>0.0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G109">
         <v>0.0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110"/>
       <c r="B110" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C110">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G110">
         <v>0.0</v>
       </c>
       <c r="H110">
         <v>0</v>
       </c>
       <c r="I110" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111"/>
       <c r="B111" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C111">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G111">
         <v>0.0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C112">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G112">
         <v>0.0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C113">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G113">
         <v>0.0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114"/>
       <c r="B114" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G114">
         <v>0.0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115"/>
       <c r="B115" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C115">
         <v>3</v>
       </c>
       <c r="D115" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G115">
         <v>0.0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116"/>
       <c r="B116" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C116">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G116">
         <v>0.0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117"/>
       <c r="B117" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G117">
         <v>0.0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G118">
         <v>0.0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C119">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G119">
         <v>0.0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C120">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G120">
         <v>0.0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121"/>
       <c r="B121" t="s">
+        <v>137</v>
+      </c>
+      <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>103</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121" t="s">
+        <v>98</v>
+      </c>
+      <c r="G121">
+        <v>0.0</v>
+      </c>
+      <c r="H121">
+        <v>0</v>
+      </c>
+      <c r="I121" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122"/>
+      <c r="B122" t="s">
         <v>138</v>
       </c>
-      <c r="C121">
+      <c r="C122">
+        <v>1</v>
+      </c>
+      <c r="D122" t="s">
+        <v>103</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122" t="s">
+        <v>98</v>
+      </c>
+      <c r="G122">
+        <v>0.0</v>
+      </c>
+      <c r="H122">
+        <v>0</v>
+      </c>
+      <c r="I122" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>139</v>
+      </c>
+      <c r="C123">
+        <v>1</v>
+      </c>
+      <c r="D123" t="s">
+        <v>103</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>98</v>
+      </c>
+      <c r="G123">
+        <v>0.0</v>
+      </c>
+      <c r="H123">
+        <v>0</v>
+      </c>
+      <c r="I123" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>140</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>103</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124" t="s">
+        <v>98</v>
+      </c>
+      <c r="G124">
+        <v>0.0</v>
+      </c>
+      <c r="H124">
+        <v>0</v>
+      </c>
+      <c r="I124" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>141</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
+        <v>103</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>98</v>
+      </c>
+      <c r="G125">
+        <v>0.0</v>
+      </c>
+      <c r="H125">
+        <v>0</v>
+      </c>
+      <c r="I125" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>142</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>103</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126" t="s">
+        <v>98</v>
+      </c>
+      <c r="G126">
+        <v>0.0</v>
+      </c>
+      <c r="H126">
+        <v>0</v>
+      </c>
+      <c r="I126" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>143</v>
+      </c>
+      <c r="C127">
+        <v>2</v>
+      </c>
+      <c r="D127" t="s">
+        <v>103</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127" t="s">
+        <v>98</v>
+      </c>
+      <c r="G127">
+        <v>0.0</v>
+      </c>
+      <c r="H127">
+        <v>0</v>
+      </c>
+      <c r="I127" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>144</v>
+      </c>
+      <c r="C128">
         <v>4</v>
       </c>
-      <c r="D121" t="s">
-[...15 lines deleted...]
-        <v>22</v>
+      <c r="D128" t="s">
+        <v>103</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>98</v>
+      </c>
+      <c r="G128">
+        <v>0.0</v>
+      </c>
+      <c r="H128">
+        <v>0</v>
+      </c>
+      <c r="I128" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>145</v>
+      </c>
+      <c r="C129">
+        <v>1</v>
+      </c>
+      <c r="D129" t="s">
+        <v>103</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129" t="s">
+        <v>98</v>
+      </c>
+      <c r="G129">
+        <v>0.0</v>
+      </c>
+      <c r="H129">
+        <v>0</v>
+      </c>
+      <c r="I129" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>146</v>
+      </c>
+      <c r="C130">
+        <v>2</v>
+      </c>
+      <c r="D130" t="s">
+        <v>103</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130" t="s">
+        <v>98</v>
+      </c>
+      <c r="G130">
+        <v>0.0</v>
+      </c>
+      <c r="H130">
+        <v>0</v>
+      </c>
+      <c r="I130" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>147</v>
+      </c>
+      <c r="C131">
+        <v>1</v>
+      </c>
+      <c r="D131" t="s">
+        <v>103</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131" t="s">
+        <v>98</v>
+      </c>
+      <c r="G131">
+        <v>0.0</v>
+      </c>
+      <c r="H131">
+        <v>0</v>
+      </c>
+      <c r="I131" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>148</v>
+      </c>
+      <c r="C132">
+        <v>1</v>
+      </c>
+      <c r="D132" t="s">
+        <v>103</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132" t="s">
+        <v>98</v>
+      </c>
+      <c r="G132">
+        <v>0.0</v>
+      </c>
+      <c r="H132">
+        <v>0</v>
+      </c>
+      <c r="I132" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>149</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="D133" t="s">
+        <v>103</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133" t="s">
+        <v>98</v>
+      </c>
+      <c r="G133">
+        <v>0.0</v>
+      </c>
+      <c r="H133">
+        <v>0</v>
+      </c>
+      <c r="I133" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>150</v>
+      </c>
+      <c r="C134">
+        <v>2</v>
+      </c>
+      <c r="D134" t="s">
+        <v>103</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134" t="s">
+        <v>98</v>
+      </c>
+      <c r="G134">
+        <v>0.0</v>
+      </c>
+      <c r="H134">
+        <v>0</v>
+      </c>
+      <c r="I134" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>151</v>
+      </c>
+      <c r="C135">
+        <v>1</v>
+      </c>
+      <c r="D135" t="s">
+        <v>103</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135" t="s">
+        <v>98</v>
+      </c>
+      <c r="G135">
+        <v>0.0</v>
+      </c>
+      <c r="H135">
+        <v>0</v>
+      </c>
+      <c r="I135" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>152</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
+      </c>
+      <c r="D136" t="s">
+        <v>103</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>98</v>
+      </c>
+      <c r="G136">
+        <v>0.0</v>
+      </c>
+      <c r="H136">
+        <v>0</v>
+      </c>
+      <c r="I136" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>153</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>103</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137" t="s">
+        <v>98</v>
+      </c>
+      <c r="G137">
+        <v>0.0</v>
+      </c>
+      <c r="H137">
+        <v>0</v>
+      </c>
+      <c r="I137" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>154</v>
+      </c>
+      <c r="C138">
+        <v>1</v>
+      </c>
+      <c r="D138" t="s">
+        <v>103</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138" t="s">
+        <v>98</v>
+      </c>
+      <c r="G138">
+        <v>0.0</v>
+      </c>
+      <c r="H138">
+        <v>0</v>
+      </c>
+      <c r="I138" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>155</v>
+      </c>
+      <c r="C139">
+        <v>4</v>
+      </c>
+      <c r="D139" t="s">
+        <v>103</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139" t="s">
+        <v>98</v>
+      </c>
+      <c r="G139">
+        <v>0.0</v>
+      </c>
+      <c r="H139">
+        <v>0</v>
+      </c>
+      <c r="I139" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>156</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>103</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140" t="s">
+        <v>98</v>
+      </c>
+      <c r="G140">
+        <v>0.0</v>
+      </c>
+      <c r="H140">
+        <v>0</v>
+      </c>
+      <c r="I140" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>157</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>103</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141" t="s">
+        <v>98</v>
+      </c>
+      <c r="G141">
+        <v>0.0</v>
+      </c>
+      <c r="H141">
+        <v>0</v>
+      </c>
+      <c r="I141" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>158</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>103</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>98</v>
+      </c>
+      <c r="G142">
+        <v>0.0</v>
+      </c>
+      <c r="H142">
+        <v>0</v>
+      </c>
+      <c r="I142" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>159</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>103</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>98</v>
+      </c>
+      <c r="G143">
+        <v>0.0</v>
+      </c>
+      <c r="H143">
+        <v>0</v>
+      </c>
+      <c r="I143" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>160</v>
+      </c>
+      <c r="C144">
+        <v>3</v>
+      </c>
+      <c r="D144" t="s">
+        <v>103</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>98</v>
+      </c>
+      <c r="G144">
+        <v>0.0</v>
+      </c>
+      <c r="H144">
+        <v>0</v>
+      </c>
+      <c r="I144" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>161</v>
+      </c>
+      <c r="C145">
+        <v>2</v>
+      </c>
+      <c r="D145" t="s">
+        <v>103</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>98</v>
+      </c>
+      <c r="G145">
+        <v>0.0</v>
+      </c>
+      <c r="H145">
+        <v>0</v>
+      </c>
+      <c r="I145" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>162</v>
+      </c>
+      <c r="C146">
+        <v>3</v>
+      </c>
+      <c r="D146" t="s">
+        <v>103</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146" t="s">
+        <v>98</v>
+      </c>
+      <c r="G146">
+        <v>0.0</v>
+      </c>
+      <c r="H146">
+        <v>0</v>
+      </c>
+      <c r="I146" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>163</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147" t="s">
+        <v>103</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147" t="s">
+        <v>98</v>
+      </c>
+      <c r="G147">
+        <v>0.0</v>
+      </c>
+      <c r="H147">
+        <v>0</v>
+      </c>
+      <c r="I147" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>164</v>
+      </c>
+      <c r="C148">
+        <v>4</v>
+      </c>
+      <c r="D148" t="s">
+        <v>103</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148" t="s">
+        <v>98</v>
+      </c>
+      <c r="G148">
+        <v>0.0</v>
+      </c>
+      <c r="H148">
+        <v>0</v>
+      </c>
+      <c r="I148" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>165</v>
+      </c>
+      <c r="C149">
+        <v>4</v>
+      </c>
+      <c r="D149" t="s">
+        <v>103</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149" t="s">
+        <v>98</v>
+      </c>
+      <c r="G149">
+        <v>0.0</v>
+      </c>
+      <c r="H149">
+        <v>0</v>
+      </c>
+      <c r="I149" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>166</v>
+      </c>
+      <c r="C150">
+        <v>3</v>
+      </c>
+      <c r="D150" t="s">
+        <v>103</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150" t="s">
+        <v>98</v>
+      </c>
+      <c r="G150">
+        <v>0.0</v>
+      </c>
+      <c r="H150">
+        <v>0</v>
+      </c>
+      <c r="I150" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>167</v>
+      </c>
+      <c r="C151">
+        <v>2</v>
+      </c>
+      <c r="D151" t="s">
+        <v>103</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151" t="s">
+        <v>98</v>
+      </c>
+      <c r="G151">
+        <v>0.0</v>
+      </c>
+      <c r="H151">
+        <v>0</v>
+      </c>
+      <c r="I151" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>168</v>
+      </c>
+      <c r="C152">
+        <v>3</v>
+      </c>
+      <c r="D152" t="s">
+        <v>103</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152" t="s">
+        <v>98</v>
+      </c>
+      <c r="G152">
+        <v>0.0</v>
+      </c>
+      <c r="H152">
+        <v>0</v>
+      </c>
+      <c r="I152" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>169</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153" t="s">
+        <v>103</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153" t="s">
+        <v>98</v>
+      </c>
+      <c r="G153">
+        <v>0.0</v>
+      </c>
+      <c r="H153">
+        <v>0</v>
+      </c>
+      <c r="I153" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>170</v>
+      </c>
+      <c r="C154">
+        <v>5</v>
+      </c>
+      <c r="D154" t="s">
+        <v>103</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154" t="s">
+        <v>98</v>
+      </c>
+      <c r="G154">
+        <v>0.0</v>
+      </c>
+      <c r="H154">
+        <v>0</v>
+      </c>
+      <c r="I154" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>171</v>
+      </c>
+      <c r="C155">
+        <v>3</v>
+      </c>
+      <c r="D155" t="s">
+        <v>103</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155" t="s">
+        <v>98</v>
+      </c>
+      <c r="G155">
+        <v>0.0</v>
+      </c>
+      <c r="H155">
+        <v>0</v>
+      </c>
+      <c r="I155" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>172</v>
+      </c>
+      <c r="C156">
+        <v>1</v>
+      </c>
+      <c r="D156" t="s">
+        <v>103</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>98</v>
+      </c>
+      <c r="G156">
+        <v>0.0</v>
+      </c>
+      <c r="H156">
+        <v>0</v>
+      </c>
+      <c r="I156" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>173</v>
+      </c>
+      <c r="C157">
+        <v>2</v>
+      </c>
+      <c r="D157" t="s">
+        <v>103</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157" t="s">
+        <v>98</v>
+      </c>
+      <c r="G157">
+        <v>0.0</v>
+      </c>
+      <c r="H157">
+        <v>0</v>
+      </c>
+      <c r="I157" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>174</v>
+      </c>
+      <c r="C158">
+        <v>3</v>
+      </c>
+      <c r="D158" t="s">
+        <v>103</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158" t="s">
+        <v>98</v>
+      </c>
+      <c r="G158">
+        <v>0.0</v>
+      </c>
+      <c r="H158">
+        <v>0</v>
+      </c>
+      <c r="I158" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>175</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>103</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159" t="s">
+        <v>98</v>
+      </c>
+      <c r="G159">
+        <v>0.0</v>
+      </c>
+      <c r="H159">
+        <v>0</v>
+      </c>
+      <c r="I159" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>176</v>
+      </c>
+      <c r="C160">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>103</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>98</v>
+      </c>
+      <c r="G160">
+        <v>0.0</v>
+      </c>
+      <c r="H160">
+        <v>0</v>
+      </c>
+      <c r="I160" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>177</v>
+      </c>
+      <c r="C161">
+        <v>1</v>
+      </c>
+      <c r="D161" t="s">
+        <v>103</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161" t="s">
+        <v>98</v>
+      </c>
+      <c r="G161">
+        <v>0.0</v>
+      </c>
+      <c r="H161">
+        <v>0</v>
+      </c>
+      <c r="I161" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>178</v>
+      </c>
+      <c r="C162">
+        <v>1</v>
+      </c>
+      <c r="D162" t="s">
+        <v>103</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>98</v>
+      </c>
+      <c r="G162">
+        <v>0.0</v>
+      </c>
+      <c r="H162">
+        <v>0</v>
+      </c>
+      <c r="I162" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>179</v>
+      </c>
+      <c r="C163">
+        <v>1</v>
+      </c>
+      <c r="D163" t="s">
+        <v>103</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>98</v>
+      </c>
+      <c r="G163">
+        <v>0.0</v>
+      </c>
+      <c r="H163">
+        <v>0</v>
+      </c>
+      <c r="I163" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>180</v>
+      </c>
+      <c r="C164">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>103</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>98</v>
+      </c>
+      <c r="G164">
+        <v>0.0</v>
+      </c>
+      <c r="H164">
+        <v>0</v>
+      </c>
+      <c r="I164" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>181</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
+        <v>103</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>98</v>
+      </c>
+      <c r="G165">
+        <v>0.0</v>
+      </c>
+      <c r="H165">
+        <v>0</v>
+      </c>
+      <c r="I165" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>182</v>
+      </c>
+      <c r="C166">
+        <v>2</v>
+      </c>
+      <c r="D166" t="s">
+        <v>103</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>98</v>
+      </c>
+      <c r="G166">
+        <v>0.0</v>
+      </c>
+      <c r="H166">
+        <v>0</v>
+      </c>
+      <c r="I166" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>183</v>
+      </c>
+      <c r="C167">
+        <v>1</v>
+      </c>
+      <c r="D167" t="s">
+        <v>103</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>98</v>
+      </c>
+      <c r="G167">
+        <v>0.0</v>
+      </c>
+      <c r="H167">
+        <v>0</v>
+      </c>
+      <c r="I167" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>184</v>
+      </c>
+      <c r="C168">
+        <v>2</v>
+      </c>
+      <c r="D168" t="s">
+        <v>103</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>98</v>
+      </c>
+      <c r="G168">
+        <v>0.0</v>
+      </c>
+      <c r="H168">
+        <v>0</v>
+      </c>
+      <c r="I168" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>185</v>
+      </c>
+      <c r="C169">
+        <v>1</v>
+      </c>
+      <c r="D169" t="s">
+        <v>103</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169" t="s">
+        <v>98</v>
+      </c>
+      <c r="G169">
+        <v>0.0</v>
+      </c>
+      <c r="H169">
+        <v>0</v>
+      </c>
+      <c r="I169" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>186</v>
+      </c>
+      <c r="C170">
+        <v>1</v>
+      </c>
+      <c r="D170" t="s">
+        <v>103</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170" t="s">
+        <v>98</v>
+      </c>
+      <c r="G170">
+        <v>0.0</v>
+      </c>
+      <c r="H170">
+        <v>0</v>
+      </c>
+      <c r="I170" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>187</v>
+      </c>
+      <c r="C171">
+        <v>1</v>
+      </c>
+      <c r="D171" t="s">
+        <v>103</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171" t="s">
+        <v>98</v>
+      </c>
+      <c r="G171">
+        <v>0.0</v>
+      </c>
+      <c r="H171">
+        <v>0</v>
+      </c>
+      <c r="I171" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>188</v>
+      </c>
+      <c r="C172">
+        <v>1</v>
+      </c>
+      <c r="D172" t="s">
+        <v>103</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172" t="s">
+        <v>98</v>
+      </c>
+      <c r="G172">
+        <v>0.0</v>
+      </c>
+      <c r="H172">
+        <v>0</v>
+      </c>
+      <c r="I172" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>189</v>
+      </c>
+      <c r="C173">
+        <v>1</v>
+      </c>
+      <c r="D173" t="s">
+        <v>103</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173" t="s">
+        <v>98</v>
+      </c>
+      <c r="G173">
+        <v>0.0</v>
+      </c>
+      <c r="H173">
+        <v>0</v>
+      </c>
+      <c r="I173" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>190</v>
+      </c>
+      <c r="C174">
+        <v>1</v>
+      </c>
+      <c r="D174" t="s">
+        <v>103</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>98</v>
+      </c>
+      <c r="G174">
+        <v>0.0</v>
+      </c>
+      <c r="H174">
+        <v>0</v>
+      </c>
+      <c r="I174" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>191</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>103</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175" t="s">
+        <v>98</v>
+      </c>
+      <c r="G175">
+        <v>0.0</v>
+      </c>
+      <c r="H175">
+        <v>0</v>
+      </c>
+      <c r="I175" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>192</v>
+      </c>
+      <c r="C176">
+        <v>1</v>
+      </c>
+      <c r="D176" t="s">
+        <v>103</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>98</v>
+      </c>
+      <c r="G176">
+        <v>0.0</v>
+      </c>
+      <c r="H176">
+        <v>0</v>
+      </c>
+      <c r="I176" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>193</v>
+      </c>
+      <c r="C177">
+        <v>3</v>
+      </c>
+      <c r="D177" t="s">
+        <v>103</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177" t="s">
+        <v>98</v>
+      </c>
+      <c r="G177">
+        <v>0.0</v>
+      </c>
+      <c r="H177">
+        <v>0</v>
+      </c>
+      <c r="I177" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>194</v>
+      </c>
+      <c r="C178">
+        <v>3</v>
+      </c>
+      <c r="D178" t="s">
+        <v>103</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178" t="s">
+        <v>98</v>
+      </c>
+      <c r="G178">
+        <v>0.0</v>
+      </c>
+      <c r="H178">
+        <v>0</v>
+      </c>
+      <c r="I178" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>195</v>
+      </c>
+      <c r="C179">
+        <v>1</v>
+      </c>
+      <c r="D179" t="s">
+        <v>103</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179" t="s">
+        <v>98</v>
+      </c>
+      <c r="G179">
+        <v>0.0</v>
+      </c>
+      <c r="H179">
+        <v>0</v>
+      </c>
+      <c r="I179" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>196</v>
+      </c>
+      <c r="C180">
+        <v>2</v>
+      </c>
+      <c r="D180" t="s">
+        <v>103</v>
+      </c>
+      <c r="E180">
+        <v>0</v>
+      </c>
+      <c r="F180" t="s">
+        <v>98</v>
+      </c>
+      <c r="G180">
+        <v>0.0</v>
+      </c>
+      <c r="H180">
+        <v>0</v>
+      </c>
+      <c r="I180" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>197</v>
+      </c>
+      <c r="C181">
+        <v>1</v>
+      </c>
+      <c r="D181" t="s">
+        <v>103</v>
+      </c>
+      <c r="E181">
+        <v>0</v>
+      </c>
+      <c r="F181" t="s">
+        <v>98</v>
+      </c>
+      <c r="G181">
+        <v>0.0</v>
+      </c>
+      <c r="H181">
+        <v>0</v>
+      </c>
+      <c r="I181" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>198</v>
+      </c>
+      <c r="C182">
+        <v>1</v>
+      </c>
+      <c r="D182" t="s">
+        <v>103</v>
+      </c>
+      <c r="E182">
+        <v>0</v>
+      </c>
+      <c r="F182" t="s">
+        <v>98</v>
+      </c>
+      <c r="G182">
+        <v>0.0</v>
+      </c>
+      <c r="H182">
+        <v>0</v>
+      </c>
+      <c r="I182" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>199</v>
+      </c>
+      <c r="C183">
+        <v>2</v>
+      </c>
+      <c r="D183" t="s">
+        <v>103</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+      <c r="F183" t="s">
+        <v>98</v>
+      </c>
+      <c r="G183">
+        <v>0.0</v>
+      </c>
+      <c r="H183">
+        <v>0</v>
+      </c>
+      <c r="I183" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>200</v>
+      </c>
+      <c r="C184">
+        <v>1</v>
+      </c>
+      <c r="D184" t="s">
+        <v>103</v>
+      </c>
+      <c r="E184">
+        <v>0</v>
+      </c>
+      <c r="F184" t="s">
+        <v>98</v>
+      </c>
+      <c r="G184">
+        <v>0.0</v>
+      </c>
+      <c r="H184">
+        <v>0</v>
+      </c>
+      <c r="I184" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>201</v>
+      </c>
+      <c r="C185">
+        <v>1</v>
+      </c>
+      <c r="D185" t="s">
+        <v>103</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185" t="s">
+        <v>98</v>
+      </c>
+      <c r="G185">
+        <v>0.0</v>
+      </c>
+      <c r="H185">
+        <v>0</v>
+      </c>
+      <c r="I185" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>202</v>
+      </c>
+      <c r="C186">
+        <v>1</v>
+      </c>
+      <c r="D186" t="s">
+        <v>103</v>
+      </c>
+      <c r="E186">
+        <v>0</v>
+      </c>
+      <c r="F186" t="s">
+        <v>98</v>
+      </c>
+      <c r="G186">
+        <v>0.0</v>
+      </c>
+      <c r="H186">
+        <v>0</v>
+      </c>
+      <c r="I186" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>203</v>
+      </c>
+      <c r="C187">
+        <v>1</v>
+      </c>
+      <c r="D187" t="s">
+        <v>103</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+      <c r="F187" t="s">
+        <v>98</v>
+      </c>
+      <c r="G187">
+        <v>0.0</v>
+      </c>
+      <c r="H187">
+        <v>0</v>
+      </c>
+      <c r="I187" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>204</v>
+      </c>
+      <c r="C188">
+        <v>1</v>
+      </c>
+      <c r="D188" t="s">
+        <v>103</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188" t="s">
+        <v>98</v>
+      </c>
+      <c r="G188">
+        <v>0.0</v>
+      </c>
+      <c r="H188">
+        <v>0</v>
+      </c>
+      <c r="I188" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>205</v>
+      </c>
+      <c r="C189">
+        <v>1</v>
+      </c>
+      <c r="D189" t="s">
+        <v>103</v>
+      </c>
+      <c r="E189">
+        <v>0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>98</v>
+      </c>
+      <c r="G189">
+        <v>0.0</v>
+      </c>
+      <c r="H189">
+        <v>0</v>
+      </c>
+      <c r="I189" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190"/>
+      <c r="B190" t="s">
+        <v>206</v>
+      </c>
+      <c r="C190">
+        <v>2</v>
+      </c>
+      <c r="D190" t="s">
+        <v>103</v>
+      </c>
+      <c r="E190">
+        <v>0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>98</v>
+      </c>
+      <c r="G190">
+        <v>0.0</v>
+      </c>
+      <c r="H190">
+        <v>0</v>
+      </c>
+      <c r="I190" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>207</v>
+      </c>
+      <c r="C191">
+        <v>3</v>
+      </c>
+      <c r="D191" t="s">
+        <v>103</v>
+      </c>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191" t="s">
+        <v>98</v>
+      </c>
+      <c r="G191">
+        <v>0.0</v>
+      </c>
+      <c r="H191">
+        <v>0</v>
+      </c>
+      <c r="I191" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>208</v>
+      </c>
+      <c r="C192">
+        <v>7</v>
+      </c>
+      <c r="D192" t="s">
+        <v>103</v>
+      </c>
+      <c r="E192">
+        <v>0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>98</v>
+      </c>
+      <c r="G192">
+        <v>0.0</v>
+      </c>
+      <c r="H192">
+        <v>0</v>
+      </c>
+      <c r="I192" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>209</v>
+      </c>
+      <c r="C193">
+        <v>6</v>
+      </c>
+      <c r="D193" t="s">
+        <v>103</v>
+      </c>
+      <c r="E193">
+        <v>0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>98</v>
+      </c>
+      <c r="G193">
+        <v>0.0</v>
+      </c>
+      <c r="H193">
+        <v>0</v>
+      </c>
+      <c r="I193" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>210</v>
+      </c>
+      <c r="C194">
+        <v>1</v>
+      </c>
+      <c r="D194" t="s">
+        <v>103</v>
+      </c>
+      <c r="E194">
+        <v>0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>98</v>
+      </c>
+      <c r="G194">
+        <v>0.0</v>
+      </c>
+      <c r="H194">
+        <v>0</v>
+      </c>
+      <c r="I194" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>211</v>
+      </c>
+      <c r="C195">
+        <v>2</v>
+      </c>
+      <c r="D195" t="s">
+        <v>103</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195" t="s">
+        <v>98</v>
+      </c>
+      <c r="G195">
+        <v>0.0</v>
+      </c>
+      <c r="H195">
+        <v>0</v>
+      </c>
+      <c r="I195" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>212</v>
+      </c>
+      <c r="C196">
+        <v>3</v>
+      </c>
+      <c r="D196" t="s">
+        <v>103</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196" t="s">
+        <v>98</v>
+      </c>
+      <c r="G196">
+        <v>0.0</v>
+      </c>
+      <c r="H196">
+        <v>0</v>
+      </c>
+      <c r="I196" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>213</v>
+      </c>
+      <c r="C197">
+        <v>2</v>
+      </c>
+      <c r="D197" t="s">
+        <v>103</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197" t="s">
+        <v>98</v>
+      </c>
+      <c r="G197">
+        <v>0.0</v>
+      </c>
+      <c r="H197">
+        <v>0</v>
+      </c>
+      <c r="I197" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>214</v>
+      </c>
+      <c r="C198">
+        <v>1</v>
+      </c>
+      <c r="D198" t="s">
+        <v>103</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+      <c r="F198" t="s">
+        <v>98</v>
+      </c>
+      <c r="G198">
+        <v>0.0</v>
+      </c>
+      <c r="H198">
+        <v>0</v>
+      </c>
+      <c r="I198" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>215</v>
+      </c>
+      <c r="C199">
+        <v>3</v>
+      </c>
+      <c r="D199" t="s">
+        <v>103</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>98</v>
+      </c>
+      <c r="G199">
+        <v>0.0</v>
+      </c>
+      <c r="H199">
+        <v>0</v>
+      </c>
+      <c r="I199" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>216</v>
+      </c>
+      <c r="C200">
+        <v>5</v>
+      </c>
+      <c r="D200" t="s">
+        <v>103</v>
+      </c>
+      <c r="E200">
+        <v>0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>98</v>
+      </c>
+      <c r="G200">
+        <v>0.0</v>
+      </c>
+      <c r="H200">
+        <v>0</v>
+      </c>
+      <c r="I200" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>217</v>
+      </c>
+      <c r="C201">
+        <v>2</v>
+      </c>
+      <c r="D201" t="s">
+        <v>103</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>98</v>
+      </c>
+      <c r="G201">
+        <v>0.0</v>
+      </c>
+      <c r="H201">
+        <v>0</v>
+      </c>
+      <c r="I201" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>218</v>
+      </c>
+      <c r="C202">
+        <v>2</v>
+      </c>
+      <c r="D202" t="s">
+        <v>103</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>98</v>
+      </c>
+      <c r="G202">
+        <v>0.0</v>
+      </c>
+      <c r="H202">
+        <v>0</v>
+      </c>
+      <c r="I202" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>219</v>
+      </c>
+      <c r="C203">
+        <v>3</v>
+      </c>
+      <c r="D203" t="s">
+        <v>103</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>98</v>
+      </c>
+      <c r="G203">
+        <v>0.0</v>
+      </c>
+      <c r="H203">
+        <v>0</v>
+      </c>
+      <c r="I203" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204"/>
+      <c r="B204" t="s">
+        <v>220</v>
+      </c>
+      <c r="C204">
+        <v>2</v>
+      </c>
+      <c r="D204" t="s">
+        <v>103</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204" t="s">
+        <v>98</v>
+      </c>
+      <c r="G204">
+        <v>0.0</v>
+      </c>
+      <c r="H204">
+        <v>0</v>
+      </c>
+      <c r="I204" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>221</v>
+      </c>
+      <c r="C205">
+        <v>1</v>
+      </c>
+      <c r="D205" t="s">
+        <v>103</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>98</v>
+      </c>
+      <c r="G205">
+        <v>0.0</v>
+      </c>
+      <c r="H205">
+        <v>0</v>
+      </c>
+      <c r="I205" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206"/>
+      <c r="B206" t="s">
+        <v>222</v>
+      </c>
+      <c r="C206">
+        <v>3</v>
+      </c>
+      <c r="D206" t="s">
+        <v>103</v>
+      </c>
+      <c r="E206">
+        <v>0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>98</v>
+      </c>
+      <c r="G206">
+        <v>0.0</v>
+      </c>
+      <c r="H206">
+        <v>0</v>
+      </c>
+      <c r="I206" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>223</v>
+      </c>
+      <c r="C207">
+        <v>2</v>
+      </c>
+      <c r="D207" t="s">
+        <v>103</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>98</v>
+      </c>
+      <c r="G207">
+        <v>0.0</v>
+      </c>
+      <c r="H207">
+        <v>0</v>
+      </c>
+      <c r="I207" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>224</v>
+      </c>
+      <c r="C208">
+        <v>2</v>
+      </c>
+      <c r="D208" t="s">
+        <v>103</v>
+      </c>
+      <c r="E208">
+        <v>0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>98</v>
+      </c>
+      <c r="G208">
+        <v>0.0</v>
+      </c>
+      <c r="H208">
+        <v>0</v>
+      </c>
+      <c r="I208" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>225</v>
+      </c>
+      <c r="C209">
+        <v>1</v>
+      </c>
+      <c r="D209" t="s">
+        <v>103</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>98</v>
+      </c>
+      <c r="G209">
+        <v>0.0</v>
+      </c>
+      <c r="H209">
+        <v>0</v>
+      </c>
+      <c r="I209" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>226</v>
+      </c>
+      <c r="C210">
+        <v>1</v>
+      </c>
+      <c r="D210" t="s">
+        <v>103</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>98</v>
+      </c>
+      <c r="G210">
+        <v>0.0</v>
+      </c>
+      <c r="H210">
+        <v>0</v>
+      </c>
+      <c r="I210" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>227</v>
+      </c>
+      <c r="C211">
+        <v>4</v>
+      </c>
+      <c r="D211" t="s">
+        <v>103</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>98</v>
+      </c>
+      <c r="G211"/>
+      <c r="H211">
+        <v>0</v>
+      </c>
+      <c r="I211" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>228</v>
+      </c>
+      <c r="C212">
+        <v>1</v>
+      </c>
+      <c r="D212" t="s">
+        <v>103</v>
+      </c>
+      <c r="E212">
+        <v>0</v>
+      </c>
+      <c r="F212" t="s">
+        <v>98</v>
+      </c>
+      <c r="G212"/>
+      <c r="H212">
+        <v>0</v>
+      </c>
+      <c r="I212" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>229</v>
+      </c>
+      <c r="C213">
+        <v>2</v>
+      </c>
+      <c r="D213" t="s">
+        <v>103</v>
+      </c>
+      <c r="E213">
+        <v>0</v>
+      </c>
+      <c r="F213" t="s">
+        <v>98</v>
+      </c>
+      <c r="G213"/>
+      <c r="H213">
+        <v>0</v>
+      </c>
+      <c r="I213" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>230</v>
+      </c>
+      <c r="C214">
+        <v>2</v>
+      </c>
+      <c r="D214" t="s">
+        <v>103</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>98</v>
+      </c>
+      <c r="G214"/>
+      <c r="H214">
+        <v>0</v>
+      </c>
+      <c r="I214" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>231</v>
+      </c>
+      <c r="C215">
+        <v>2</v>
+      </c>
+      <c r="D215" t="s">
+        <v>103</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>98</v>
+      </c>
+      <c r="G215"/>
+      <c r="H215">
+        <v>0</v>
+      </c>
+      <c r="I215" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>232</v>
+      </c>
+      <c r="C216">
+        <v>1</v>
+      </c>
+      <c r="D216" t="s">
+        <v>103</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+      <c r="F216" t="s">
+        <v>98</v>
+      </c>
+      <c r="G216"/>
+      <c r="H216">
+        <v>0</v>
+      </c>
+      <c r="I216" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">