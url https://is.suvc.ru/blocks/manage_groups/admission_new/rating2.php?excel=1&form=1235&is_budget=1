--- v2 (2026-09-01)
+++ v3 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Дополнительное испытаниеПсихологическое тестирование</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 4Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
@@ -143,60 +143,63 @@
   <si>
     <t>Ханнанова Дарина Ренатовна</t>
   </si>
   <si>
     <t>Ушкова Майя Ивановна</t>
   </si>
   <si>
     <t>Сабитова Милана Андреевна</t>
   </si>
   <si>
     <t>Плешачкова Арина Александровна</t>
   </si>
   <si>
     <t>Байгильдина Карина Аликовна</t>
   </si>
   <si>
     <t>Лычагов Андрей Иванович</t>
   </si>
   <si>
     <t>Мурзакамалова Юлиана Тимуровна</t>
   </si>
   <si>
     <t>Андреев Даниил Петрович</t>
   </si>
   <si>
-    <t>Ахмедьянова Элеонора Ильнуровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Август Артём Александрович</t>
   </si>
   <si>
     <t>Волженцев Леонид Дмитриевич</t>
   </si>
   <si>
-    <t>Хасанов Рамиль Дамирович</t>
+    <t>Семенов Артём Евгеньевич</t>
+  </si>
+  <si>
+    <t>Этап не пройден</t>
+  </si>
+  <si>
+    <t>Кузьмин Захар Егорович</t>
   </si>
   <si>
     <t>Абашев Денис Ренатович</t>
   </si>
   <si>
     <t>Бачурина Софья Андреевна</t>
   </si>
   <si>
     <t>Дуриева Милана Руслановна</t>
   </si>
   <si>
     <t>Кичигина Ксения Олеговна</t>
   </si>
   <si>
     <t>Лончина Алёна Сергеевна</t>
   </si>
   <si>
     <t>Мутигуллина Оксана Рамилевна</t>
   </si>
   <si>
     <t>Султанова Мила Маратовна</t>
   </si>
   <si>
     <t>Башеева Даяна Нурлановна</t>
   </si>
@@ -212,170 +215,149 @@
   <si>
     <t>Шульдешова Варвара Ивановна</t>
   </si>
   <si>
     <t>Васько Сергей Сергеевич</t>
   </si>
   <si>
     <t>Романов Мирослав Сергеевич</t>
   </si>
   <si>
     <t>Юлфаризова Алина Рустамовна</t>
   </si>
   <si>
     <t>Хлевнюк Анастасия Олеговна</t>
   </si>
   <si>
     <t>Мягкова Ирина Владимировна</t>
   </si>
   <si>
     <t>Овчаренко Дарья Денисовна</t>
   </si>
   <si>
     <t>Аралбаева Маргарита Динисовна</t>
   </si>
   <si>
-    <t>Дрямов Никита Александрович</t>
-[...1 lines deleted...]
-  <si>
     <t>Исламова Миляуша Габидулловна</t>
   </si>
   <si>
     <t>Поздеева Мария Павловна</t>
   </si>
   <si>
     <t>Утюгенова Амина Владимировна</t>
   </si>
   <si>
     <t>Пирогов Никита Павлович</t>
   </si>
   <si>
     <t>Юлфаризова Лидия Руслановна</t>
   </si>
   <si>
     <t>Ахмадулина Полина Валерьевна</t>
   </si>
   <si>
-    <t>Боровых Ксенья Сергеевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Патракова Злата Денисовна</t>
   </si>
   <si>
     <t>Юсупова Лиана Раужатовна</t>
   </si>
   <si>
     <t>Шамсутдинова Элина Айратовна</t>
   </si>
   <si>
     <t>Чернышева Елизавета Андреевна</t>
   </si>
   <si>
     <t>Казанович Валерия Александровна</t>
   </si>
   <si>
     <t>Стерляжникова Елизавета Юрьевна</t>
   </si>
   <si>
     <t>Фитина Алёна Александровна</t>
   </si>
   <si>
     <t>Формугина Арина Александровна</t>
   </si>
   <si>
     <t>Гайтюкевич Федор Сергеевич</t>
   </si>
   <si>
     <t>Рыбакова Ульяна Алексеевна</t>
   </si>
   <si>
     <t>Чечевина Алина Денисовна</t>
   </si>
   <si>
     <t>Бегзи Виолетта Владимировна</t>
   </si>
   <si>
     <t>Мальцева Мария Викторовна</t>
   </si>
   <si>
+    <t>Юдина Алла Александровна</t>
+  </si>
+  <si>
+    <t>Жданов Сергей Михайлович</t>
+  </si>
+  <si>
     <t>Цайлер Александр Дмитриевич</t>
   </si>
   <si>
     <t>Рекомендован к зачислению по договору</t>
   </si>
   <si>
-    <t>Байрамгулова Виолетта Ришатовна</t>
+    <t>Иванцова Ксения Дмитриевна</t>
+  </si>
+  <si>
+    <t>Журбенко Светлана Александровна</t>
   </si>
   <si>
     <t>копия</t>
   </si>
   <si>
-    <t>Шавелкина Ксения Сергеевна</t>
-[...16 lines deleted...]
-  <si>
     <t>Федорова Маргарита Евгеньевна</t>
   </si>
   <si>
-    <t>Этап не пройден</t>
-[...1 lines deleted...]
-  <si>
     <t>Галимов Артур Маратович</t>
   </si>
   <si>
+    <t>Якубец Александра Денисовна</t>
+  </si>
+  <si>
+    <t>Авдей Артемий Алексеевич</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
   </si>
   <si>
-    <t>Якубец Александра Денисовна</t>
-[...7 lines deleted...]
-  <si>
     <t>Батурина Алина Алексеевна</t>
   </si>
   <si>
-    <t>Белканова Анастасия Ильинична</t>
-[...1 lines deleted...]
-  <si>
     <t>Белова Софья Александровна</t>
   </si>
   <si>
     <t>Бикбулатова Азалия Акзамовна</t>
   </si>
   <si>
     <t>Боднар Богдана Алексеевна</t>
   </si>
   <si>
     <t>Бузаева Марьяна Сергеевна</t>
   </si>
   <si>
     <t>Бузрукова Севара Эркин кизи</t>
   </si>
   <si>
     <t>Бурсина Полина Алексеевна</t>
   </si>
   <si>
     <t>Бурштыка Матвей Витальевич</t>
   </si>
   <si>
     <t>Быкова Диана Александровна</t>
   </si>
   <si>
     <t>Васильева Виктория Алексеевна</t>
@@ -410,230 +392,206 @@
   <si>
     <t>Денисов Илья Дмитриевич</t>
   </si>
   <si>
     <t>Денисова Светлана Вячеславовна</t>
   </si>
   <si>
     <t>Джурабоев Гафуржон Гуломжонович</t>
   </si>
   <si>
     <t>Диянов Дмитрий Валерьевич</t>
   </si>
   <si>
     <t>Дмитриева Елена Александровна</t>
   </si>
   <si>
     <t>Доценко Владислава Александровна</t>
   </si>
   <si>
     <t>Дятлова Снежана Александровна</t>
   </si>
   <si>
     <t>Ежова Полина Николаевна</t>
   </si>
   <si>
-    <t>Зикириллаев Руслан Шухратович</t>
-[...1 lines deleted...]
-  <si>
     <t>Злобина Марина Андреевна</t>
   </si>
   <si>
     <t>Иванова Анастасия Дмитриевна</t>
   </si>
   <si>
-    <t>Иванчик Яна Геннадьевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Измагилова Гульсина Хибатовна</t>
   </si>
   <si>
     <t>Ильясова Мария Александровна</t>
   </si>
   <si>
     <t>Исламов Захир Мазахир оглы</t>
   </si>
   <si>
     <t>Кандогина Дарья Денисовна</t>
   </si>
   <si>
     <t>Карьков Максим Алексеевич</t>
   </si>
   <si>
     <t>Катанский Артём Константинович</t>
   </si>
   <si>
     <t>Кашников Данил Дмитриевич</t>
   </si>
   <si>
     <t>Кирсанова Анастасия Вячеславовна</t>
   </si>
   <si>
     <t>Кнутарева Анна Владимировна</t>
   </si>
   <si>
     <t>Ковалевская Софья Романовна</t>
   </si>
   <si>
     <t>Когач Дарья Алексеевна</t>
   </si>
   <si>
-    <t>Койнова Юлия Викторовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Коробкова Полина Максимовна</t>
   </si>
   <si>
     <t>Королёва Дарья Денисовна</t>
   </si>
   <si>
-    <t>Кочарина Влада Дмитриевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Кочеткова Вероника Евгеньевна</t>
   </si>
   <si>
     <t>Кропачева Дарья Максимовна</t>
   </si>
   <si>
     <t>Кудашева Владилена Владиковна</t>
   </si>
   <si>
     <t>Кузнецова Дарья Ивановна</t>
   </si>
   <si>
     <t>Кутина Ксения Михайловна</t>
   </si>
   <si>
     <t>Лазарева Дарья Антоновна</t>
   </si>
   <si>
     <t>Лебедева Юлия Вячеславовна</t>
   </si>
   <si>
     <t>Логашенко Анастасия Николаевна</t>
   </si>
   <si>
     <t>Магасумова Аксинья Ронисовна</t>
   </si>
   <si>
     <t>Мицуков Кирилл Александрович</t>
   </si>
   <si>
     <t>Морякова Ксения Артёмовна</t>
   </si>
   <si>
     <t>Мухаметгалина Маргарита Димовна</t>
   </si>
   <si>
     <t>Мухаметдинова Валерия Наилевна</t>
   </si>
   <si>
     <t>Мякишева Варвара Андреевна</t>
   </si>
   <si>
-    <t>Нафикова Лиана Вагизовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Никитин Роман Юрьевич</t>
   </si>
   <si>
     <t>Никольская Ева Александровна</t>
   </si>
   <si>
     <t>Носкова Арина Сергеевна</t>
   </si>
   <si>
     <t>Осинцева Ульяна Юрьевна</t>
   </si>
   <si>
     <t>Панова Марина Анатольевна</t>
   </si>
   <si>
-    <t>Панфилова Анна Александровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Папчихина Кира Евгеньевна</t>
   </si>
   <si>
     <t>Петрова Любовь Александровна</t>
   </si>
   <si>
     <t>Покудов Богдан Вячеславович</t>
   </si>
   <si>
     <t>Попова Полина Денисовна</t>
   </si>
   <si>
     <t>Попова Яна Павловна</t>
   </si>
   <si>
     <t>Портнягина Ксения Сергеевна</t>
   </si>
   <si>
     <t>Пряхина Анастасия Геннадьевна</t>
   </si>
   <si>
     <t>Рамазанова Радмила Шамилевна</t>
   </si>
   <si>
     <t>Рахимова Ксения Илнуровна</t>
   </si>
   <si>
     <t>Репина Алёна Валерьевна</t>
   </si>
   <si>
     <t>Руденко Евангелина Алексеевна</t>
   </si>
   <si>
     <t>Сакунова Варвара Александровна</t>
   </si>
   <si>
     <t>Самойлович Алина Александровна</t>
   </si>
   <si>
     <t>Сармачева Ксения Вадимовна</t>
   </si>
   <si>
     <t>Сартисон Мария Александровна</t>
   </si>
   <si>
     <t>Сартыыл Онзагай Айдыновна</t>
   </si>
   <si>
-    <t>Сидоренкова Ангелина Андреевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Смирнова Василиса Алексеевна</t>
   </si>
   <si>
     <t>Смирнова Надежда Михайловна</t>
   </si>
   <si>
-    <t>Соколова Ангелина Викторовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Соседова Таисия Дмитриевна</t>
   </si>
   <si>
     <t>Стадниченко София Евгеньевна</t>
   </si>
   <si>
     <t>Старкова Надежда Николаевна</t>
   </si>
   <si>
     <t>Стукалкина Кира Владимировна</t>
   </si>
   <si>
     <t>Субхангулова Гульфия Ирековна</t>
   </si>
   <si>
     <t>Суранова Алиса Александровна</t>
   </si>
   <si>
     <t>Сутормина Валерия Владимировна</t>
   </si>
   <si>
     <t>Тарасова Софья Андреевна</t>
   </si>
   <si>
     <t>Тасьманова Надежда Павловна</t>
@@ -641,93 +599,87 @@
   <si>
     <t>Темирсултанов Зулпар Саритович</t>
   </si>
   <si>
     <t>Трофименко Денис Петрович</t>
   </si>
   <si>
     <t>Тубулбаева Диана Серикпаевна</t>
   </si>
   <si>
     <t>Тумашова Арина Евгеньевна</t>
   </si>
   <si>
     <t>Тюрина Арина Игоревна</t>
   </si>
   <si>
     <t>Тясина Анна Сергеевна</t>
   </si>
   <si>
     <t>Фаизов Тимур Юмагилдеевич</t>
   </si>
   <si>
     <t>Фаткуллина Карина Фанилевна</t>
   </si>
   <si>
-    <t>Федорова Валерия Константиновна</t>
-[...1 lines deleted...]
-  <si>
     <t>Филиппов Николай Сергеевич</t>
   </si>
   <si>
     <t>Хакимова Вероника Фанилевна</t>
   </si>
   <si>
     <t>Хисамутдинова Ангелина Рустамовна</t>
   </si>
   <si>
     <t>Хусаинов Артём Вадимович</t>
   </si>
   <si>
     <t>Целоусова Арина Евгеньевна</t>
   </si>
   <si>
     <t>Чалышева Дарья Дмитриевна</t>
   </si>
   <si>
     <t>Чернова Дарья Вячеславовна</t>
   </si>
   <si>
     <t>Чернова Елизавета Константиновна</t>
   </si>
   <si>
     <t>Черных Ксения Вадимовна</t>
   </si>
   <si>
     <t>Чуксин Тимофей Алексеевич</t>
   </si>
   <si>
     <t>Шалыгина Екатерина Сергеевна</t>
   </si>
   <si>
     <t>Шигапова Эмилина Рустамовна</t>
   </si>
   <si>
     <t>Шилович Виктория Юрьевна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Широков Максим Евгеньевич</t>
   </si>
   <si>
     <t>Шмидт Полина Вячеславовна</t>
   </si>
   <si>
     <t>Шунькин Тимофей Ильич</t>
   </si>
   <si>
     <t>Яковлева Софья Александровна</t>
   </si>
   <si>
     <t>Барабаш Марина Анатольевна</t>
   </si>
   <si>
     <t>Гареева Софья Рамилевна</t>
   </si>
   <si>
     <t>Копорушкина Екатерина Андреевна</t>
   </si>
   <si>
     <t>Подольских Глеб Петрович</t>
   </si>
   <si>
     <t>Пушкалова Елена Олеговна</t>
   </si>
@@ -1057,51 +1009,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I216"/>
+  <dimension ref="A1:I201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2016,5075 +1968,4670 @@
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>43</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>3.53</v>
       </c>
       <c r="H33">
-        <v>3.33</v>
+        <v>3</v>
       </c>
       <c r="I33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>44</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>3.53</v>
+        <v>3.26</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>45</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
       <c r="F35" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G35">
-        <v>3.26</v>
+        <v>3.82</v>
       </c>
       <c r="H35">
-        <v>3</v>
+        <v>3.67</v>
       </c>
       <c r="I35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
       <c r="F36" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G36">
-        <v>3.16</v>
+        <v>3.12</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
       <c r="I36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>5.0</v>
       </c>
       <c r="H37">
         <v>5</v>
       </c>
       <c r="I37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>5.0</v>
       </c>
       <c r="H38">
         <v>5</v>
       </c>
       <c r="I38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>5.0</v>
       </c>
       <c r="H39">
         <v>5</v>
       </c>
       <c r="I39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>5.0</v>
       </c>
       <c r="H40">
         <v>5</v>
       </c>
       <c r="I40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>5.0</v>
       </c>
       <c r="H41">
         <v>5</v>
       </c>
       <c r="I41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>5.0</v>
       </c>
       <c r="H42">
         <v>5</v>
       </c>
       <c r="I42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>5.0</v>
       </c>
       <c r="H43">
         <v>5</v>
       </c>
       <c r="I43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>4.95</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>4.94</v>
       </c>
       <c r="H45">
         <v>4.67</v>
       </c>
       <c r="I45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>4.94</v>
       </c>
       <c r="H46">
         <v>4.67</v>
       </c>
       <c r="I46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>4.94</v>
       </c>
       <c r="H47">
         <v>4.67</v>
       </c>
       <c r="I47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>4.93</v>
       </c>
       <c r="H48">
         <v>4.67</v>
       </c>
       <c r="I48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>4.85</v>
       </c>
       <c r="H49">
         <v>5</v>
       </c>
       <c r="I49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>4.85</v>
       </c>
       <c r="H50">
         <v>5</v>
       </c>
       <c r="I50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>4.83</v>
       </c>
       <c r="H51">
         <v>5</v>
       </c>
       <c r="I51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>4.82</v>
       </c>
       <c r="H52">
         <v>5</v>
       </c>
       <c r="I52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>4.82</v>
       </c>
       <c r="H53">
         <v>4.67</v>
       </c>
       <c r="I53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C54">
         <v>1</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>4.82</v>
       </c>
       <c r="H54">
         <v>4.67</v>
       </c>
       <c r="I54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>4.81</v>
       </c>
       <c r="H55">
         <v>5</v>
       </c>
       <c r="I55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>4.78</v>
       </c>
       <c r="H56">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>4.78</v>
+        <v>4.75</v>
       </c>
       <c r="H57">
-        <v>4.33</v>
+        <v>5</v>
       </c>
       <c r="I57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
         <v>4.75</v>
       </c>
       <c r="H58">
-        <v>5</v>
+        <v>4.33</v>
       </c>
       <c r="I58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>4.75</v>
+        <v>4.72</v>
       </c>
       <c r="H59">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="I59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>4.72</v>
       </c>
       <c r="H60">
         <v>4.67</v>
       </c>
       <c r="I60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>4.72</v>
+        <v>4.71</v>
       </c>
       <c r="H61">
         <v>4.67</v>
       </c>
       <c r="I61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>4.71</v>
+        <v>4.7</v>
       </c>
       <c r="H62">
         <v>4.67</v>
       </c>
       <c r="I62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>4.71</v>
+        <v>4.69</v>
       </c>
       <c r="H63">
-        <v>4.67</v>
+        <v>5</v>
       </c>
       <c r="I63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>4.7</v>
+        <v>4.68</v>
       </c>
       <c r="H64">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>4.69</v>
+        <v>4.67</v>
       </c>
       <c r="H65">
-        <v>5</v>
+        <v>4.67</v>
       </c>
       <c r="I65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>4.68</v>
+        <v>4.65</v>
       </c>
       <c r="H66">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="I66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>4.67</v>
+        <v>4.65</v>
       </c>
       <c r="H67">
         <v>4.67</v>
       </c>
       <c r="I67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>4.65</v>
       </c>
       <c r="H68">
         <v>4.67</v>
       </c>
       <c r="I68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>4.65</v>
       </c>
       <c r="H69">
         <v>4.67</v>
       </c>
       <c r="I69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>4.65</v>
       </c>
       <c r="H70">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="H71">
         <v>4.67</v>
       </c>
       <c r="I71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="H72">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="I72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
         <v>4.63</v>
       </c>
       <c r="H73">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>4.63</v>
+        <v>4.56</v>
       </c>
       <c r="H74">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="I74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G75">
-        <v>4.63</v>
+        <v>4.61</v>
       </c>
       <c r="H75">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="I75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G76">
-        <v>4.56</v>
+        <v>3.63</v>
       </c>
       <c r="H76">
-        <v>4.33</v>
+        <v>3</v>
       </c>
       <c r="I76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>4.37</v>
       </c>
       <c r="H77">
         <v>4.33</v>
       </c>
       <c r="I77" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="78" spans="1:9">
-      <c r="A78"/>
+      <c r="A78">
+        <v>77</v>
+      </c>
       <c r="B78" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>4.37</v>
+        <v>4.15</v>
       </c>
       <c r="H78">
         <v>4</v>
       </c>
       <c r="I78" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>91</v>
       </c>
       <c r="C79">
         <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>4.35</v>
+        <v>4.11</v>
       </c>
       <c r="H79">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="I79" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>93</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G80">
-        <v>4.35</v>
+        <v>4.18</v>
       </c>
       <c r="H80">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="I80" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>94</v>
       </c>
       <c r="C81">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D81" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G81">
-        <v>4.25</v>
+        <v>4.18</v>
       </c>
       <c r="H81">
         <v>4</v>
       </c>
       <c r="I81" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B82" t="s">
         <v>95</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G82">
-        <v>4.15</v>
+        <v>4.06</v>
       </c>
       <c r="H82">
-        <v>4</v>
+        <v>4.67</v>
       </c>
       <c r="I82" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>96</v>
       </c>
       <c r="C83">
         <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G83">
-        <v>4.11</v>
+        <v>0.0</v>
       </c>
       <c r="H83">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="I83" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C84">
         <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G84">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="H84">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="I84" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G85">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="H85">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I85" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:9">
-      <c r="A86">
-[...1 lines deleted...]
-      </c>
+      <c r="A86"/>
       <c r="B86" t="s">
         <v>101</v>
       </c>
       <c r="C86">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D86" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G86">
-        <v>4.06</v>
+        <v>0.0</v>
       </c>
       <c r="H86">
-        <v>4.67</v>
+        <v>0</v>
       </c>
       <c r="I86" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>102</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D87" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87" t="s">
+        <v>46</v>
+      </c>
+      <c r="G87">
+        <v>0.0</v>
+      </c>
+      <c r="H87">
+        <v>0</v>
+      </c>
+      <c r="I87" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G88">
         <v>0.0</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
       <c r="I88" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C89">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D89" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89">
+        <v>0.0</v>
+      </c>
+      <c r="H89">
+        <v>0</v>
+      </c>
+      <c r="I89" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G90">
         <v>0.0</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
       <c r="I90" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G91">
         <v>0.0</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
       <c r="I91" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G92">
         <v>0.0</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
       <c r="I92" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D93" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G93">
         <v>0.0</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
       <c r="I93" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C94">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G94">
         <v>0.0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
       <c r="I94" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C95">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D95" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G95">
         <v>0.0</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
       <c r="I95" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G96">
         <v>0.0</v>
       </c>
       <c r="H96">
         <v>0</v>
       </c>
       <c r="I96" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C97">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D97" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97" t="s">
+        <v>46</v>
+      </c>
+      <c r="G97">
+        <v>0.0</v>
+      </c>
+      <c r="H97">
+        <v>0</v>
+      </c>
+      <c r="I97" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C98">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G98">
         <v>0.0</v>
       </c>
       <c r="H98">
         <v>0</v>
       </c>
       <c r="I98" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D99" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99" t="s">
+        <v>46</v>
+      </c>
+      <c r="G99">
+        <v>0.0</v>
+      </c>
+      <c r="H99">
+        <v>0</v>
+      </c>
+      <c r="I99" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C100">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D100" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100" t="s">
+        <v>46</v>
+      </c>
+      <c r="G100">
+        <v>0.0</v>
+      </c>
+      <c r="H100">
+        <v>0</v>
+      </c>
+      <c r="I100" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G101">
         <v>0.0</v>
       </c>
       <c r="H101">
         <v>0</v>
       </c>
       <c r="I101" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C102">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D102" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G102">
         <v>0.0</v>
       </c>
       <c r="H102">
         <v>0</v>
       </c>
       <c r="I102" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D103" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G103">
         <v>0.0</v>
       </c>
       <c r="H103">
         <v>0</v>
       </c>
       <c r="I103" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C104">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G104">
         <v>0.0</v>
       </c>
       <c r="H104">
         <v>0</v>
       </c>
       <c r="I104" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C105">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G105">
         <v>0.0</v>
       </c>
       <c r="H105">
         <v>0</v>
       </c>
       <c r="I105" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G106">
         <v>0.0</v>
       </c>
       <c r="H106">
         <v>0</v>
       </c>
       <c r="I106" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C107">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G107">
         <v>0.0</v>
       </c>
       <c r="H107">
         <v>0</v>
       </c>
       <c r="I107" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108"/>
       <c r="B108" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G108">
         <v>0.0</v>
       </c>
       <c r="H108">
         <v>0</v>
       </c>
       <c r="I108" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G109">
         <v>0.0</v>
       </c>
       <c r="H109">
         <v>0</v>
       </c>
       <c r="I109" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110"/>
       <c r="B110" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C110">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D110" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110" t="s">
+        <v>46</v>
+      </c>
+      <c r="G110">
+        <v>0.0</v>
+      </c>
+      <c r="H110">
+        <v>0</v>
+      </c>
+      <c r="I110" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111"/>
       <c r="B111" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G111">
         <v>0.0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C112">
         <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G112">
         <v>0.0</v>
       </c>
       <c r="H112">
         <v>0</v>
       </c>
       <c r="I112" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G113">
         <v>0.0</v>
       </c>
       <c r="H113">
         <v>0</v>
       </c>
       <c r="I113" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114"/>
       <c r="B114" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G114">
         <v>0.0</v>
       </c>
       <c r="H114">
         <v>0</v>
       </c>
       <c r="I114" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115"/>
       <c r="B115" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C115">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D115" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G115">
         <v>0.0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116"/>
       <c r="B116" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D116" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G116">
         <v>0.0</v>
       </c>
       <c r="H116">
         <v>0</v>
       </c>
       <c r="I116" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117"/>
       <c r="B117" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G117">
         <v>0.0</v>
       </c>
       <c r="H117">
         <v>0</v>
       </c>
       <c r="I117" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G118">
         <v>0.0</v>
       </c>
       <c r="H118">
         <v>0</v>
       </c>
       <c r="I118" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C119">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G119">
         <v>0.0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G120">
         <v>0.0</v>
       </c>
       <c r="H120">
         <v>0</v>
       </c>
       <c r="I120" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C121">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D121" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G121">
         <v>0.0</v>
       </c>
       <c r="H121">
         <v>0</v>
       </c>
       <c r="I121" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C122">
         <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G122">
         <v>0.0</v>
       </c>
       <c r="H122">
         <v>0</v>
       </c>
       <c r="I122" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123"/>
       <c r="B123" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D123" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G123">
         <v>0.0</v>
       </c>
       <c r="H123">
         <v>0</v>
       </c>
       <c r="I123" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G124">
         <v>0.0</v>
       </c>
       <c r="H124">
         <v>0</v>
       </c>
       <c r="I124" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G125">
         <v>0.0</v>
       </c>
       <c r="H125">
         <v>0</v>
       </c>
       <c r="I125" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126"/>
       <c r="B126" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G126">
         <v>0.0</v>
       </c>
       <c r="H126">
         <v>0</v>
       </c>
       <c r="I126" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G127">
         <v>0.0</v>
       </c>
       <c r="H127">
         <v>0</v>
       </c>
       <c r="I127" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128"/>
       <c r="B128" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C128">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D128" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G128">
         <v>0.0</v>
       </c>
       <c r="H128">
         <v>0</v>
       </c>
       <c r="I128" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
       <c r="D129" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G129">
         <v>0.0</v>
       </c>
       <c r="H129">
         <v>0</v>
       </c>
       <c r="I129" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130"/>
       <c r="B130" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D130" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130" t="s">
+        <v>46</v>
+      </c>
+      <c r="G130">
+        <v>0.0</v>
+      </c>
+      <c r="H130">
+        <v>0</v>
+      </c>
+      <c r="I130" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C131">
         <v>1</v>
       </c>
       <c r="D131" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G131">
         <v>0.0</v>
       </c>
       <c r="H131">
         <v>0</v>
       </c>
       <c r="I131" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
       <c r="D132" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G132">
         <v>0.0</v>
       </c>
       <c r="H132">
         <v>0</v>
       </c>
       <c r="I132" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G133">
         <v>0.0</v>
       </c>
       <c r="H133">
         <v>0</v>
       </c>
       <c r="I133" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134"/>
       <c r="B134" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G134">
         <v>0.0</v>
       </c>
       <c r="H134">
         <v>0</v>
       </c>
       <c r="I134" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135"/>
       <c r="B135" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C135">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D135" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135" t="s">
+        <v>46</v>
+      </c>
+      <c r="G135">
+        <v>0.0</v>
+      </c>
+      <c r="H135">
+        <v>0</v>
+      </c>
+      <c r="I135" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C136">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D136" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G136">
         <v>0.0</v>
       </c>
       <c r="H136">
         <v>0</v>
       </c>
       <c r="I136" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137"/>
       <c r="B137" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D137" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G137">
         <v>0.0</v>
       </c>
       <c r="H137">
         <v>0</v>
       </c>
       <c r="I137" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138"/>
       <c r="B138" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
       <c r="D138" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G138">
         <v>0.0</v>
       </c>
       <c r="H138">
         <v>0</v>
       </c>
       <c r="I138" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C139">
         <v>4</v>
       </c>
       <c r="D139" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139" t="s">
+        <v>46</v>
+      </c>
+      <c r="G139">
+        <v>0.0</v>
+      </c>
+      <c r="H139">
+        <v>0</v>
+      </c>
+      <c r="I139" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D140" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140" t="s">
+        <v>46</v>
+      </c>
+      <c r="G140">
+        <v>0.0</v>
+      </c>
+      <c r="H140">
+        <v>0</v>
+      </c>
+      <c r="I140" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141"/>
       <c r="B141" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D141" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141" t="s">
+        <v>46</v>
+      </c>
+      <c r="G141">
+        <v>0.0</v>
+      </c>
+      <c r="H141">
+        <v>0</v>
+      </c>
+      <c r="I141" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142"/>
       <c r="B142" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D142" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142" t="s">
+        <v>46</v>
+      </c>
+      <c r="G142">
+        <v>0.0</v>
+      </c>
+      <c r="H142">
+        <v>0</v>
+      </c>
+      <c r="I142" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
       <c r="D143" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G143">
         <v>0.0</v>
       </c>
       <c r="H143">
         <v>0</v>
       </c>
       <c r="I143" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144"/>
       <c r="B144" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C144">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D144" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G144">
         <v>0.0</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145"/>
       <c r="B145" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D145" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G145">
         <v>0.0</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146"/>
       <c r="B146" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C146">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D146" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G146">
         <v>0.0</v>
       </c>
       <c r="H146">
         <v>0</v>
       </c>
       <c r="I146" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147"/>
       <c r="B147" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C147">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D147" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147" t="s">
+        <v>46</v>
+      </c>
+      <c r="G147">
+        <v>0.0</v>
+      </c>
+      <c r="H147">
+        <v>0</v>
+      </c>
+      <c r="I147" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148"/>
       <c r="B148" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C148">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D148" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G148">
         <v>0.0</v>
       </c>
       <c r="H148">
         <v>0</v>
       </c>
       <c r="I148" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C149">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D149" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G149">
         <v>0.0</v>
       </c>
       <c r="H149">
         <v>0</v>
       </c>
       <c r="I149" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C150">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D150" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G150">
         <v>0.0</v>
       </c>
       <c r="H150">
         <v>0</v>
       </c>
       <c r="I150" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D151" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G151">
         <v>0.0</v>
       </c>
       <c r="H151">
         <v>0</v>
       </c>
       <c r="I151" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C152">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D152" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G152">
         <v>0.0</v>
       </c>
       <c r="H152">
         <v>0</v>
       </c>
       <c r="I152" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C153">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153" t="s">
+        <v>46</v>
+      </c>
+      <c r="G153">
+        <v>0.0</v>
+      </c>
+      <c r="H153">
+        <v>0</v>
+      </c>
+      <c r="I153" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C154">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D154" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G154">
         <v>0.0</v>
       </c>
       <c r="H154">
         <v>0</v>
       </c>
       <c r="I154" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C155">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D155" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G155">
         <v>0.0</v>
       </c>
       <c r="H155">
         <v>0</v>
       </c>
       <c r="I155" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
       <c r="D156" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G156">
         <v>0.0</v>
       </c>
       <c r="H156">
         <v>0</v>
       </c>
       <c r="I156" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C157">
         <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G157">
         <v>0.0</v>
       </c>
       <c r="H157">
         <v>0</v>
       </c>
       <c r="I157" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C158">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D158" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G158">
         <v>0.0</v>
       </c>
       <c r="H158">
         <v>0</v>
       </c>
       <c r="I158" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
       <c r="D159" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G159">
         <v>0.0</v>
       </c>
       <c r="H159">
         <v>0</v>
       </c>
       <c r="I159" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C160">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G160">
         <v>0.0</v>
       </c>
       <c r="H160">
         <v>0</v>
       </c>
       <c r="I160" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161"/>
       <c r="B161" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
       <c r="D161" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G161">
         <v>0.0</v>
       </c>
       <c r="H161">
         <v>0</v>
       </c>
       <c r="I161" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162"/>
       <c r="B162" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
       <c r="D162" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G162">
         <v>0.0</v>
       </c>
       <c r="H162">
         <v>0</v>
       </c>
       <c r="I162" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163"/>
       <c r="B163" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C163">
         <v>1</v>
       </c>
       <c r="D163" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G163">
         <v>0.0</v>
       </c>
       <c r="H163">
         <v>0</v>
       </c>
       <c r="I163" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164"/>
       <c r="B164" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C164">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D164" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
       <c r="F164" t="s">
+        <v>46</v>
+      </c>
+      <c r="G164">
+        <v>0.0</v>
+      </c>
+      <c r="H164">
+        <v>0</v>
+      </c>
+      <c r="I164" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165"/>
       <c r="B165" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C165">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D165" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165" t="s">
+        <v>46</v>
+      </c>
+      <c r="G165">
+        <v>0.0</v>
+      </c>
+      <c r="H165">
+        <v>0</v>
+      </c>
+      <c r="I165" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D166" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G166">
         <v>0.0</v>
       </c>
       <c r="H166">
         <v>0</v>
       </c>
       <c r="I166" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167"/>
       <c r="B167" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C167">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D167" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G167">
         <v>0.0</v>
       </c>
       <c r="H167">
         <v>0</v>
       </c>
       <c r="I167" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C168">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D168" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G168">
         <v>0.0</v>
       </c>
       <c r="H168">
         <v>0</v>
       </c>
       <c r="I168" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169"/>
       <c r="B169" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G169">
         <v>0.0</v>
       </c>
       <c r="H169">
         <v>0</v>
       </c>
       <c r="I169" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170"/>
       <c r="B170" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C170">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D170" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G170">
         <v>0.0</v>
       </c>
       <c r="H170">
         <v>0</v>
       </c>
       <c r="I170" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171"/>
       <c r="B171" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C171">
         <v>1</v>
       </c>
       <c r="D171" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G171">
         <v>0.0</v>
       </c>
       <c r="H171">
         <v>0</v>
       </c>
       <c r="I171" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172"/>
       <c r="B172" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C172">
         <v>1</v>
       </c>
       <c r="D172" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G172">
         <v>0.0</v>
       </c>
       <c r="H172">
         <v>0</v>
       </c>
       <c r="I172" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173"/>
       <c r="B173" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
       <c r="D173" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G173">
         <v>0.0</v>
       </c>
       <c r="H173">
         <v>0</v>
       </c>
       <c r="I173" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174"/>
       <c r="B174" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G174">
         <v>0.0</v>
       </c>
       <c r="H174">
         <v>0</v>
       </c>
       <c r="I174" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175"/>
       <c r="B175" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G175">
         <v>0.0</v>
       </c>
       <c r="H175">
         <v>0</v>
       </c>
       <c r="I175" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176"/>
       <c r="B176" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
       <c r="D176" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G176">
         <v>0.0</v>
       </c>
       <c r="H176">
         <v>0</v>
       </c>
       <c r="I176" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177"/>
       <c r="B177" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C177">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D177" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
       <c r="F177" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G177">
         <v>0.0</v>
       </c>
       <c r="H177">
         <v>0</v>
       </c>
       <c r="I177" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178"/>
       <c r="B178" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="C178">
         <v>3</v>
       </c>
       <c r="D178" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178" t="s">
+        <v>46</v>
+      </c>
+      <c r="G178">
+        <v>0.0</v>
+      </c>
+      <c r="H178">
+        <v>0</v>
+      </c>
+      <c r="I178" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179"/>
       <c r="B179" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C179">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D179" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G179">
         <v>0.0</v>
       </c>
       <c r="H179">
         <v>0</v>
       </c>
       <c r="I179" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180"/>
       <c r="B180" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C180">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D180" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G180">
         <v>0.0</v>
       </c>
       <c r="H180">
         <v>0</v>
       </c>
       <c r="I180" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181"/>
       <c r="B181" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C181">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D181" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G181">
         <v>0.0</v>
       </c>
       <c r="H181">
         <v>0</v>
       </c>
       <c r="I181" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182"/>
       <c r="B182" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C182">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D182" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182" t="s">
+        <v>46</v>
+      </c>
+      <c r="G182">
+        <v>0.0</v>
+      </c>
+      <c r="H182">
+        <v>0</v>
+      </c>
+      <c r="I182" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183"/>
       <c r="B183" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C183">
         <v>2</v>
       </c>
       <c r="D183" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G183">
         <v>0.0</v>
       </c>
       <c r="H183">
         <v>0</v>
       </c>
       <c r="I183" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184"/>
       <c r="B184" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
       <c r="D184" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G184">
         <v>0.0</v>
       </c>
       <c r="H184">
         <v>0</v>
       </c>
       <c r="I184" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185"/>
       <c r="B185" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C185">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D185" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185" t="s">
+        <v>46</v>
+      </c>
+      <c r="G185">
+        <v>0.0</v>
+      </c>
+      <c r="H185">
+        <v>0</v>
+      </c>
+      <c r="I185" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186"/>
       <c r="B186" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C186">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D186" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186" t="s">
+        <v>46</v>
+      </c>
+      <c r="G186">
+        <v>0.0</v>
+      </c>
+      <c r="H186">
+        <v>0</v>
+      </c>
+      <c r="I186" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187"/>
       <c r="B187" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C187">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D187" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G187">
         <v>0.0</v>
       </c>
       <c r="H187">
         <v>0</v>
       </c>
       <c r="I187" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188"/>
       <c r="B188" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C188">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D188" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G188">
         <v>0.0</v>
       </c>
       <c r="H188">
         <v>0</v>
       </c>
       <c r="I188" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189"/>
       <c r="B189" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C189">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D189" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189" t="s">
+        <v>46</v>
+      </c>
+      <c r="G189">
+        <v>0.0</v>
+      </c>
+      <c r="H189">
+        <v>0</v>
+      </c>
+      <c r="I189" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190"/>
       <c r="B190" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C190">
         <v>2</v>
       </c>
       <c r="D190" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G190">
         <v>0.0</v>
       </c>
       <c r="H190">
         <v>0</v>
       </c>
       <c r="I190" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191"/>
       <c r="B191" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C191">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G191">
         <v>0.0</v>
       </c>
       <c r="H191">
         <v>0</v>
       </c>
       <c r="I191" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192"/>
       <c r="B192" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C192">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D192" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192" t="s">
+        <v>46</v>
+      </c>
+      <c r="G192">
+        <v>0.0</v>
+      </c>
+      <c r="H192">
+        <v>0</v>
+      </c>
+      <c r="I192" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193"/>
       <c r="B193" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C193">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D193" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193" t="s">
+        <v>46</v>
+      </c>
+      <c r="G193">
+        <v>0.0</v>
+      </c>
+      <c r="H193">
+        <v>0</v>
+      </c>
+      <c r="I193" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194"/>
       <c r="B194" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G194">
         <v>0.0</v>
       </c>
       <c r="H194">
         <v>0</v>
       </c>
       <c r="I194" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195"/>
       <c r="B195" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C195">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D195" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="G195">
         <v>0.0</v>
       </c>
       <c r="H195">
         <v>0</v>
       </c>
       <c r="I195" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196"/>
       <c r="B196" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C196">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D196" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G196"/>
       <c r="H196">
         <v>0</v>
       </c>
       <c r="I196" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197"/>
       <c r="B197" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D197" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G197"/>
       <c r="H197">
         <v>0</v>
       </c>
       <c r="I197" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198"/>
       <c r="B198" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C198">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D198" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G198"/>
       <c r="H198">
         <v>0</v>
       </c>
       <c r="I198" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199"/>
       <c r="B199" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C199">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D199" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199" t="s">
+        <v>46</v>
+      </c>
+      <c r="G199"/>
+      <c r="H199">
+        <v>0</v>
+      </c>
+      <c r="I199" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200"/>
       <c r="B200" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C200">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D200" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G200"/>
       <c r="H200">
         <v>0</v>
       </c>
       <c r="I200" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201"/>
       <c r="B201" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C201">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D201" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="G201"/>
       <c r="H201">
         <v>0</v>
       </c>
       <c r="I201" t="s">
-        <v>88</v>
-[...392 lines deleted...]
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">