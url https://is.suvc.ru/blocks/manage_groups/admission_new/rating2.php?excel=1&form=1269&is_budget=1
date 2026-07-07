--- v0 (2026-05-19)
+++ v1 (2026-07-07)
@@ -12,71 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
+    <t>Этап 3Среднее арифметическое по профильным предметам</t>
+  </si>
+  <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Шарафутдинов Артур Рустемович</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Манатин Сергей Николаевич</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Лебедева Варвара Юрьевна</t>
+  </si>
+  <si>
+    <t>Калмыков Александр Михайлович</t>
+  </si>
+  <si>
+    <t>Новикова Ксения Михайловна</t>
+  </si>
+  <si>
+    <t>Климов Владислав Андреевич</t>
+  </si>
+  <si>
+    <t>Завьялов Илья Сергеевич</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Осипов Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Стуколов Сергей Вячеславович</t>
+  </si>
+  <si>
+    <t>Аканаев Шукрулло Икромджонович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Куприн Станислав Максимович</t>
+  </si>
+  <si>
+    <t>Шагеев Артем Ринатович</t>
+  </si>
+  <si>
+    <t>Бердыкаев Ростислав Ильясович</t>
+  </si>
+  <si>
+    <t>Лопатин Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Цыу Александр Артёмович</t>
+  </si>
+  <si>
+    <t>Аккерман Дарина Радионовна</t>
+  </si>
+  <si>
+    <t>Манаков Егор Евгеньевич</t>
+  </si>
+  <si>
+    <t>Абраров Радик Фанисович</t>
+  </si>
+  <si>
+    <t>Лапушкин Владимир Константинович</t>
+  </si>
+  <si>
+    <t>Мокрецов Матвей Сергеевич</t>
+  </si>
+  <si>
+    <t>Хафизов Руслан Рустамович</t>
+  </si>
+  <si>
+    <t>Яковец Евгений Дмитриевич</t>
+  </si>
+  <si>
+    <t>Бакалов Кирилл Дмитриевич</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Белый Вячеслав Витальевич</t>
+  </si>
+  <si>
+    <t>Буханистов Алексей Игоревич</t>
+  </si>
+  <si>
+    <t>Гаранин Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Доос-кара Мирлан Каныбекович</t>
+  </si>
+  <si>
+    <t>Егорочкин Егор Александрович</t>
+  </si>
+  <si>
+    <t>Ермалаев Владислав Вадимович</t>
+  </si>
+  <si>
+    <t>Захаров Кирилл Дмитриевич</t>
+  </si>
+  <si>
+    <t>Игуменьщев Виктор Александрович</t>
+  </si>
+  <si>
+    <t>Илаев Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Кильевич Евгения Николаевна</t>
+  </si>
+  <si>
+    <t>Могильникова Инна Игоревна</t>
+  </si>
+  <si>
+    <t>Морозов Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Никонов Артём Ильич</t>
+  </si>
+  <si>
+    <t>Петров Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Прутян Денис Вячеславович</t>
+  </si>
+  <si>
+    <t>Райнлиндер Ярослав Денисович</t>
+  </si>
+  <si>
+    <t>Садовничий Святослав Вячеславович</t>
+  </si>
+  <si>
+    <t>Синицын Артём Иванович</t>
+  </si>
+  <si>
+    <t>Тажбулатов Артём Дмитриевич</t>
+  </si>
+  <si>
+    <t>Тарасов Артём Кириллович</t>
+  </si>
+  <si>
+    <t>Тефтелев Артём Андреевич</t>
+  </si>
+  <si>
+    <t>Федотов Сергей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Хайбуллин Руслан Дамирович</t>
+  </si>
+  <si>
+    <t>Хусаинов Александр Равилевич</t>
+  </si>
+  <si>
+    <t>Чернобровкин Максим Андреевич</t>
+  </si>
+  <si>
+    <t>Шарипов Артём Артурович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -379,79 +550,1292 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>3.75</v>
+      </c>
+      <c r="G2">
+        <v>3.33</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3">
+        <v>2</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>4.29</v>
+      </c>
+      <c r="G3">
+        <v>4.33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>4.0</v>
+      </c>
+      <c r="G4">
+        <v>3.67</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>3.94</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+      <c r="H5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>3.7</v>
+      </c>
+      <c r="G6">
+        <v>3</v>
+      </c>
+      <c r="H6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>3.63</v>
+      </c>
+      <c r="G7">
+        <v>3</v>
+      </c>
+      <c r="H7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8">
+        <v>2</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>3.59</v>
+      </c>
+      <c r="G8">
+        <v>3.33</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>3.59</v>
+      </c>
+      <c r="G9">
+        <v>3.33</v>
+      </c>
+      <c r="H9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>3.58</v>
+      </c>
+      <c r="G10">
+        <v>3.67</v>
+      </c>
+      <c r="H10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>3.56</v>
+      </c>
+      <c r="G11">
+        <v>3.33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>3.53</v>
+      </c>
+      <c r="G12">
+        <v>3.33</v>
+      </c>
+      <c r="H12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>3.53</v>
+      </c>
+      <c r="G13">
+        <v>3</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14">
+        <v>2</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>3.47</v>
+      </c>
+      <c r="G14">
+        <v>3.33</v>
+      </c>
+      <c r="H14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>3.44</v>
+      </c>
+      <c r="G15">
+        <v>3.33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16">
+        <v>2</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>3.41</v>
+      </c>
+      <c r="G16">
+        <v>3.33</v>
+      </c>
+      <c r="H16" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>3.4</v>
+      </c>
+      <c r="G17">
+        <v>3</v>
+      </c>
+      <c r="H17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18">
+        <v>2</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>3.39</v>
+      </c>
+      <c r="G18">
+        <v>3</v>
+      </c>
+      <c r="H18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19">
+        <v>2</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>3.38</v>
+      </c>
+      <c r="G19">
+        <v>3.33</v>
+      </c>
+      <c r="H19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>3.37</v>
+      </c>
+      <c r="G20">
+        <v>3</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>15</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>3.35</v>
+      </c>
+      <c r="G21">
+        <v>3.67</v>
+      </c>
+      <c r="H21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>3.35</v>
+      </c>
+      <c r="G22">
+        <v>3.33</v>
+      </c>
+      <c r="H22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>17</v>
+      </c>
+      <c r="B23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>3.29</v>
+      </c>
+      <c r="G23">
+        <v>3</v>
+      </c>
+      <c r="H23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24">
+        <v>4</v>
+      </c>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26">
+        <v>3</v>
+      </c>
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27">
+        <v>9</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>37</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>0.0</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>37</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>0.0</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33">
+        <v>3</v>
+      </c>
+      <c r="D33" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0.0</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34">
+        <v>5</v>
+      </c>
+      <c r="D34" t="s">
+        <v>37</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>0.0</v>
+      </c>
+      <c r="G34">
+        <v>0</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36">
+        <v>5</v>
+      </c>
+      <c r="D36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0.0</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37">
+        <v>3</v>
+      </c>
+      <c r="D37" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0.0</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38">
+        <v>9</v>
+      </c>
+      <c r="D38" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0.0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>37</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0.0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0.0</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0.0</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43">
+        <v>4</v>
+      </c>
+      <c r="D43" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0.0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>37</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0.0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0.0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>37</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0.0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47">
+        <v>12</v>
+      </c>
+      <c r="D47" t="s">
+        <v>37</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0.0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48">
+        <v>2</v>
+      </c>
+      <c r="D48" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>0.0</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>37</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0.0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50">
+        <v>5</v>
+      </c>
+      <c r="D50" t="s">
+        <v>37</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">