--- v1 (2026-07-07)
+++ v2 (2026-09-09)
@@ -12,242 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Шарафутдинов Артур Рустемович</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению</t>
-[...11 lines deleted...]
-    <t>Калмыков Александр Михайлович</t>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Федотов Сергей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Заманов Эдуард Рафкатович</t>
+  </si>
+  <si>
+    <t>Милютин Артём Владимирович</t>
+  </si>
+  <si>
+    <t>Холов Хабибулло Мутрибович</t>
+  </si>
+  <si>
+    <t>Расулов Хусен Асомуддинович</t>
+  </si>
+  <si>
+    <t>Норматов Билолиддин Давронджонович</t>
+  </si>
+  <si>
+    <t>Норматов Мухаммеджон Давронджонович</t>
+  </si>
+  <si>
+    <t>Хайрисламова Рената Ринатовна</t>
+  </si>
+  <si>
+    <t>Воронина Софья Витальевна</t>
+  </si>
+  <si>
+    <t>Аксенова Карина Алексеевна</t>
+  </si>
+  <si>
+    <t>Леушин Даниил Вячеславович</t>
+  </si>
+  <si>
+    <t>Валеев Александр Суренович</t>
+  </si>
+  <si>
+    <t>Пантелеев Леонид Владимирович</t>
+  </si>
+  <si>
+    <t>Овчинников Александр Игоревич</t>
+  </si>
+  <si>
+    <t>Сулименко Владимир Евгеньевич</t>
+  </si>
+  <si>
+    <t>Исломудинов Аъзамджон Акрамович</t>
+  </si>
+  <si>
+    <t>Кузнецов Данил Андреевич</t>
+  </si>
+  <si>
+    <t>Гизатуллин Данис Наильевич</t>
+  </si>
+  <si>
+    <t>Шарипов Кирилл Геннадьевич</t>
+  </si>
+  <si>
+    <t>Магафурова Арина Ильдаровна</t>
   </si>
   <si>
     <t>Новикова Ксения Михайловна</t>
   </si>
   <si>
+    <t>Самматов Георгий Максимович</t>
+  </si>
+  <si>
+    <t>Боровиков Иван Юрьевич</t>
+  </si>
+  <si>
+    <t>Бусунина Василиса Сергеевна</t>
+  </si>
+  <si>
+    <t>Васюта Полина Витальевна</t>
+  </si>
+  <si>
+    <t>Кочетов Алексей Максимович</t>
+  </si>
+  <si>
+    <t>Башков Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Сидоров Максим Андреевич</t>
+  </si>
+  <si>
+    <t>Терёшин Артём Олегович</t>
+  </si>
+  <si>
+    <t>Аверьянов Матвей Дмитриевич</t>
+  </si>
+  <si>
+    <t>Набиев Аббас Дашдамир оглы</t>
+  </si>
+  <si>
+    <t>Изосимов Егор Евгеньевич</t>
+  </si>
+  <si>
+    <t>Фатихов Руслан Мансурович</t>
+  </si>
+  <si>
     <t>Климов Владислав Андреевич</t>
   </si>
   <si>
-    <t>Завьялов Илья Сергеевич</t>
+    <t>Абдрахманов Арсен Жантуганович</t>
+  </si>
+  <si>
+    <t>Борисов Лев Евгеньевич</t>
+  </si>
+  <si>
+    <t>Котельников Семён Антонович</t>
+  </si>
+  <si>
+    <t>Манапов Матвей Олегович</t>
+  </si>
+  <si>
+    <t>Осипов Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Тревога Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Стуколов Сергей Вячеславович</t>
+  </si>
+  <si>
+    <t>Абжалилов Руслан Касимович</t>
+  </si>
+  <si>
+    <t>Власов Иван Вячеславович</t>
+  </si>
+  <si>
+    <t>Дергунов Константин Александрович</t>
+  </si>
+  <si>
+    <t>Мурадымов Артем Рустамович</t>
+  </si>
+  <si>
+    <t>Аканаев Шукрулло Икромджонович</t>
+  </si>
+  <si>
+    <t>Багаутдинов Ринар Вагизович</t>
+  </si>
+  <si>
+    <t>Калинин Андрей Артемович</t>
+  </si>
+  <si>
+    <t>Куприн Станислав Максимович</t>
+  </si>
+  <si>
+    <t>Махмудов Давлатманд Орзужонович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению по договору</t>
+  </si>
+  <si>
+    <t>Яренских Евгений Сергеевич</t>
+  </si>
+  <si>
+    <t>Латыпов Даниил Владимирович</t>
+  </si>
+  <si>
+    <t>Каримов Даниил Фригатович</t>
+  </si>
+  <si>
+    <t>Аккерман Дарина Радионовна</t>
+  </si>
+  <si>
+    <t>Абраров Радик Фанисович</t>
   </si>
   <si>
     <t>копия</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
-[...35 lines deleted...]
-    <t>Абраров Радик Фанисович</t>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Мальгин Артём Денисович</t>
   </si>
   <si>
     <t>Лапушкин Владимир Константинович</t>
   </si>
   <si>
-    <t>Мокрецов Матвей Сергеевич</t>
-[...2 lines deleted...]
-    <t>Хафизов Руслан Рустамович</t>
+    <t>Смирнов Андрей Петрович</t>
+  </si>
+  <si>
+    <t>Зелинский Максим Николаевич</t>
+  </si>
+  <si>
+    <t>Назарюк Станислав Николаевич</t>
+  </si>
+  <si>
+    <t>Юнусов Вильдан Истамгулович</t>
   </si>
   <si>
     <t>Яковец Евгений Дмитриевич</t>
   </si>
   <si>
-    <t>Бакалов Кирилл Дмитриевич</t>
-[...80 lines deleted...]
-    <t>Шарипов Артём Артурович</t>
+    <t>Безряднов Даниил Андреевич</t>
+  </si>
+  <si>
+    <t>Тимиров Эдуард Наилевич</t>
+  </si>
+  <si>
+    <t>Лебедев Семён Алексеевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -550,51 +595,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -618,1224 +663,1716 @@
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>3.75</v>
       </c>
       <c r="G2">
         <v>3.33</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F3">
-        <v>4.29</v>
+        <v>3.41</v>
       </c>
       <c r="G3">
-        <v>4.33</v>
+        <v>3</v>
       </c>
       <c r="H3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4">
-        <v>4.0</v>
+        <v>3.35</v>
       </c>
       <c r="G4">
         <v>3.67</v>
       </c>
       <c r="H4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H5" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>3.7</v>
+        <v>4.76</v>
       </c>
       <c r="G6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>4.56</v>
+      </c>
+      <c r="G7">
+        <v>4</v>
+      </c>
+      <c r="H7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-      <c r="C7">
-[...22 lines deleted...]
-      </c>
       <c r="C8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>3.59</v>
+        <v>4.52</v>
       </c>
       <c r="G8">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>3.59</v>
+        <v>4.32</v>
       </c>
       <c r="G9">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>3.58</v>
+        <v>4.18</v>
       </c>
       <c r="G10">
+        <v>4</v>
+      </c>
+      <c r="H10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>4.16</v>
+      </c>
+      <c r="G11">
         <v>3.67</v>
       </c>
-      <c r="H10" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>3.53</v>
+        <v>4.05</v>
       </c>
       <c r="G12">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>3.53</v>
+        <v>4.0</v>
       </c>
       <c r="G13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>3.47</v>
+        <v>3.94</v>
       </c>
       <c r="G14">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H14" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15"/>
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>3.44</v>
+        <v>3.94</v>
       </c>
       <c r="G15">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H15" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>3.41</v>
+        <v>3.94</v>
       </c>
       <c r="G16">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H16" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>3.4</v>
+        <v>3.88</v>
       </c>
       <c r="G17">
         <v>3</v>
       </c>
       <c r="H17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>3.39</v>
+        <v>3.81</v>
       </c>
       <c r="G18">
-        <v>3</v>
+        <v>3.67</v>
       </c>
       <c r="H18" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19"/>
+      <c r="A19">
+        <v>18</v>
+      </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>3.38</v>
+        <v>3.76</v>
       </c>
       <c r="G19">
         <v>3.33</v>
       </c>
       <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20"/>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>3.37</v>
+        <v>3.75</v>
       </c>
       <c r="G20">
-        <v>3</v>
+        <v>3.33</v>
       </c>
       <c r="H20" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>3.35</v>
+        <v>3.74</v>
       </c>
       <c r="G21">
         <v>3.67</v>
       </c>
       <c r="H21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3.35</v>
+        <v>3.72</v>
       </c>
       <c r="G22">
         <v>3.33</v>
       </c>
       <c r="H22" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>3.29</v>
+        <v>3.7</v>
       </c>
       <c r="G23">
         <v>3</v>
       </c>
       <c r="H23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24"/>
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>3.69</v>
+      </c>
+      <c r="G24">
+        <v>3.67</v>
+      </c>
+      <c r="H24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>3.65</v>
+      </c>
+      <c r="G25">
+        <v>3.67</v>
+      </c>
+      <c r="H25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>3.65</v>
+      </c>
+      <c r="G26">
+        <v>3.33</v>
+      </c>
+      <c r="H26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>3.65</v>
+      </c>
+      <c r="G27">
+        <v>3.33</v>
+      </c>
+      <c r="H27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
         <v>36</v>
       </c>
-      <c r="C24">
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>3.65</v>
+      </c>
+      <c r="G28">
+        <v>3.33</v>
+      </c>
+      <c r="H28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>3.65</v>
+      </c>
+      <c r="G29">
+        <v>3</v>
+      </c>
+      <c r="H29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>3.65</v>
+      </c>
+      <c r="G30">
+        <v>3</v>
+      </c>
+      <c r="H30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>3.65</v>
+      </c>
+      <c r="G31">
+        <v>3</v>
+      </c>
+      <c r="H31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>3.63</v>
+      </c>
+      <c r="G32">
+        <v>3.67</v>
+      </c>
+      <c r="H32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>3.63</v>
+      </c>
+      <c r="G33">
+        <v>3.67</v>
+      </c>
+      <c r="H33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.63</v>
+      </c>
+      <c r="G34">
+        <v>3.33</v>
+      </c>
+      <c r="H34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>43</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>3.63</v>
+      </c>
+      <c r="G35">
+        <v>3.33</v>
+      </c>
+      <c r="H35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>3.63</v>
+      </c>
+      <c r="G36">
+        <v>3</v>
+      </c>
+      <c r="H36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>3.6</v>
+      </c>
+      <c r="G37">
+        <v>3.33</v>
+      </c>
+      <c r="H37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>3.59</v>
+      </c>
+      <c r="G38">
+        <v>3.33</v>
+      </c>
+      <c r="H38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>3.59</v>
+      </c>
+      <c r="G39">
+        <v>3.33</v>
+      </c>
+      <c r="H39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>3.59</v>
+      </c>
+      <c r="G40">
+        <v>3.33</v>
+      </c>
+      <c r="H40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>3.59</v>
+      </c>
+      <c r="G41">
+        <v>3.33</v>
+      </c>
+      <c r="H41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>3.59</v>
+      </c>
+      <c r="G42">
+        <v>3.33</v>
+      </c>
+      <c r="H42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>3.58</v>
+      </c>
+      <c r="G43">
+        <v>3.67</v>
+      </c>
+      <c r="H43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>52</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>3.58</v>
+      </c>
+      <c r="G44">
+        <v>3</v>
+      </c>
+      <c r="H44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>3.58</v>
+      </c>
+      <c r="G45">
+        <v>3</v>
+      </c>
+      <c r="H45" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>3.56</v>
+      </c>
+      <c r="G46">
         <v>4</v>
       </c>
-      <c r="D24" t="s">
-[...44 lines deleted...]
-      <c r="C26">
+      <c r="H46" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>55</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>3.56</v>
+      </c>
+      <c r="G47">
+        <v>3.67</v>
+      </c>
+      <c r="H47" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>3.56</v>
+      </c>
+      <c r="G48">
+        <v>3.33</v>
+      </c>
+      <c r="H48" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>3.56</v>
+      </c>
+      <c r="G49">
+        <v>3.33</v>
+      </c>
+      <c r="H49" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>3.56</v>
+      </c>
+      <c r="G50">
         <v>3</v>
       </c>
-      <c r="D26" t="s">
-[...44 lines deleted...]
-      <c r="C28">
+      <c r="H50" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>3.53</v>
+      </c>
+      <c r="G51">
+        <v>3.33</v>
+      </c>
+      <c r="H51" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>60</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>3.5</v>
+      </c>
+      <c r="G52">
+        <v>3</v>
+      </c>
+      <c r="H52" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>3.47</v>
+      </c>
+      <c r="G53">
+        <v>3.33</v>
+      </c>
+      <c r="H53" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>63</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>3.44</v>
+      </c>
+      <c r="G54">
+        <v>3.33</v>
+      </c>
+      <c r="H54" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>3.41</v>
+      </c>
+      <c r="G55">
+        <v>3</v>
+      </c>
+      <c r="H55" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>3.4</v>
+      </c>
+      <c r="G56">
+        <v>3</v>
+      </c>
+      <c r="H56" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57">
         <v>2</v>
       </c>
-      <c r="D28" t="s">
-[...116 lines deleted...]
-      <c r="C33">
+      <c r="D57" t="s">
+        <v>67</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>3.38</v>
+      </c>
+      <c r="G57">
+        <v>3.33</v>
+      </c>
+      <c r="H57" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58">
+        <v>2</v>
+      </c>
+      <c r="D58" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>3.38</v>
+      </c>
+      <c r="G58">
         <v>3</v>
       </c>
-      <c r="D33" t="s">
-[...92 lines deleted...]
-      <c r="C37">
+      <c r="H58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>70</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>67</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>3.37</v>
+      </c>
+      <c r="G59">
         <v>3</v>
       </c>
-      <c r="D37" t="s">
-[...68 lines deleted...]
-      <c r="C40">
+      <c r="H59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60">
         <v>2</v>
       </c>
-      <c r="D40" t="s">
-[...20 lines deleted...]
-      <c r="C41">
+      <c r="D60" t="s">
+        <v>67</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>3.35</v>
+      </c>
+      <c r="G60">
+        <v>3.33</v>
+      </c>
+      <c r="H60" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>72</v>
+      </c>
+      <c r="C61">
         <v>2</v>
       </c>
-      <c r="D41" t="s">
-[...20 lines deleted...]
-      <c r="C42">
+      <c r="D61" t="s">
+        <v>67</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>3.33</v>
+      </c>
+      <c r="G61">
+        <v>3</v>
+      </c>
+      <c r="H61" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>56</v>
+      </c>
+      <c r="B62" t="s">
+        <v>73</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>3.31</v>
+      </c>
+      <c r="G62">
+        <v>3</v>
+      </c>
+      <c r="H62" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>57</v>
+      </c>
+      <c r="B63" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63">
         <v>2</v>
       </c>
-      <c r="D42" t="s">
-[...65 lines deleted...]
-      <c r="B45" t="s">
+      <c r="D63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>3.29</v>
+      </c>
+      <c r="G63">
+        <v>3</v>
+      </c>
+      <c r="H63" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
         <v>58</v>
       </c>
-      <c r="C45">
-[...20 lines deleted...]
-      <c r="B46" t="s">
+      <c r="B64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>3.29</v>
+      </c>
+      <c r="G64">
+        <v>3</v>
+      </c>
+      <c r="H64" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>76</v>
+      </c>
+      <c r="C65">
+        <v>2</v>
+      </c>
+      <c r="D65" t="s">
+        <v>67</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>3.28</v>
+      </c>
+      <c r="G65">
+        <v>3</v>
+      </c>
+      <c r="H65" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>77</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>67</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>3.26</v>
+      </c>
+      <c r="G66">
+        <v>3.33</v>
+      </c>
+      <c r="H66" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
         <v>59</v>
       </c>
-      <c r="C46">
-[...44 lines deleted...]
-      <c r="B48" t="s">
+      <c r="B67" t="s">
+        <v>78</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>3.16</v>
+      </c>
+      <c r="G67">
+        <v>3.33</v>
+      </c>
+      <c r="H67" t="s">
         <v>61</v>
-      </c>
-[...64 lines deleted...]
-        <v>19</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">