--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -12,71 +12,1004 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
+    <t>Этап 3Среднее арифметическое по профильным предметам</t>
+  </si>
+  <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Скарюкин Кирилл Дмитриевич</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Чернаева Виктория Ивановна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Михайлова Маргарита Александровна</t>
+  </si>
+  <si>
+    <t>Мухамедьянова Арина Руслановна</t>
+  </si>
+  <si>
+    <t>Волков Данила Алексеевич</t>
+  </si>
+  <si>
+    <t>Карташов Никита Семёнович</t>
+  </si>
+  <si>
+    <t>Воронина Арина Денисовна</t>
+  </si>
+  <si>
+    <t>Каримов Владислав Наилевич</t>
+  </si>
+  <si>
+    <t>Николайчиков Артём Русланович</t>
+  </si>
+  <si>
+    <t>ШЕГАЛЕЕВ ГЛЕБ БОРИСОВИЧ</t>
+  </si>
+  <si>
+    <t>ВЕРЕЩАГИН ЮРИЙ ИЛЬИЧ</t>
+  </si>
+  <si>
+    <t>Титова Полина Игоревна</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Ренер Елизавета Сергеевна</t>
+  </si>
+  <si>
+    <t>Буркова Татьяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Гатаулина Таисия Юрьевна</t>
+  </si>
+  <si>
+    <t>Жумобаева Регина Маратовна</t>
+  </si>
+  <si>
+    <t>Матвеев Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Овсянникова Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Жуланова Анастасия Петровна</t>
+  </si>
+  <si>
+    <t>Политико Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Сокольская София Андреевна</t>
+  </si>
+  <si>
+    <t>Асылбаева Диана Арслановна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Юнусова Алсу Рифкатовна</t>
+  </si>
+  <si>
+    <t>Бауэр Александра Валерьевна</t>
+  </si>
+  <si>
+    <t>Тетерина Василиса Васильевна</t>
+  </si>
+  <si>
+    <t>Корец София Андреевна</t>
+  </si>
+  <si>
+    <t>Кучина Анастасия Викторовна</t>
+  </si>
+  <si>
+    <t>Муталлапов Ренат Наилевич</t>
+  </si>
+  <si>
+    <t>Габидуллина Елена Руслановна</t>
+  </si>
+  <si>
+    <t>Янбаева Алия Раилевна</t>
+  </si>
+  <si>
+    <t>Батюк Семён Сергеевич</t>
+  </si>
+  <si>
+    <t>Удилова Полина Александровна</t>
+  </si>
+  <si>
+    <t>Фазлетдинова Вилена Эдуардовна</t>
+  </si>
+  <si>
+    <t>Рапай Ярослав Евгеньевич</t>
+  </si>
+  <si>
+    <t>Шафикова Ильяна Рустамовна</t>
+  </si>
+  <si>
+    <t>Левчук Таисия Сергеевна</t>
+  </si>
+  <si>
+    <t>Захарова Надежда Витальевна</t>
+  </si>
+  <si>
+    <t>Инина Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Блинов Артём Александрович</t>
+  </si>
+  <si>
+    <t>Казунина Любовь Александровна</t>
+  </si>
+  <si>
+    <t>Шрейбер Владислава Витальевна</t>
+  </si>
+  <si>
+    <t>Шумилина Ксения Ивановна</t>
+  </si>
+  <si>
+    <t>Кожакина Полина Васильевна</t>
+  </si>
+  <si>
+    <t>Кочетов Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Подкорытов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Махсимова Самира Гайратовна</t>
+  </si>
+  <si>
+    <t>Сухорукова Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Самко Михаил Викторович</t>
+  </si>
+  <si>
+    <t>Фаюршина Альбина Раулевна</t>
+  </si>
+  <si>
+    <t>Архипов Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Дресвянкина Елизавета Сергеевна</t>
+  </si>
+  <si>
+    <t>Юсупов Динис Вадимович</t>
+  </si>
+  <si>
+    <t>Ершов Артём Викторович</t>
+  </si>
+  <si>
+    <t>Зуфарова Анастасия Альбертовна</t>
+  </si>
+  <si>
+    <t>Березовский Михаил Сергеевич</t>
+  </si>
+  <si>
+    <t>Маврина Софья Фёдоровна</t>
+  </si>
+  <si>
+    <t>Антропова Анастасия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Ахметова Самира Руслановна</t>
+  </si>
+  <si>
+    <t>Ермаков Степан Иванович</t>
+  </si>
+  <si>
+    <t>Тарвид Ульяна Денисовна</t>
+  </si>
+  <si>
+    <t>Сорокина Ксения Алексеевна</t>
+  </si>
+  <si>
+    <t>Бузаев Марк Сергеевич</t>
+  </si>
+  <si>
+    <t>Гулина Арина Анатольевна</t>
+  </si>
+  <si>
+    <t>Киргитенко Владислав Евгеньевич</t>
+  </si>
+  <si>
+    <t>Байжигитова Диана Мансуровна</t>
+  </si>
+  <si>
+    <t>Бардин Андрей Александрович</t>
+  </si>
+  <si>
+    <t>Хуснуллина Диана Сергеевна</t>
+  </si>
+  <si>
+    <t>Шестакова Милена Алексеевна</t>
+  </si>
+  <si>
+    <t>Шефер Вероника Михайловна</t>
+  </si>
+  <si>
+    <t>Голубева София Константиновна</t>
+  </si>
+  <si>
+    <t>Истомин Гордей Владимирович</t>
+  </si>
+  <si>
+    <t>Салмина Анастасия Владимировна</t>
+  </si>
+  <si>
+    <t>Тетерина Виктория Александровна</t>
+  </si>
+  <si>
+    <t>Воронова Ксения Павловна</t>
+  </si>
+  <si>
+    <t>Дьяченко Алексей Васильевич</t>
+  </si>
+  <si>
+    <t>Ледовских Иван Александрович</t>
+  </si>
+  <si>
+    <t>Келарев Данил Вадимович</t>
+  </si>
+  <si>
+    <t>Галимов Артур Маратович</t>
+  </si>
+  <si>
+    <t>Зубарева Алёна Егоровна</t>
+  </si>
+  <si>
+    <t>Бльох Сергей Дмитриевич</t>
+  </si>
+  <si>
+    <t>Леонова Олеся Сергеевна</t>
+  </si>
+  <si>
+    <t>Енбаев Дмитрий Романович</t>
+  </si>
+  <si>
+    <t>Казарина Полина Игоревна</t>
+  </si>
+  <si>
+    <t>Шумилкина Маргарита Александровна</t>
+  </si>
+  <si>
+    <t>Дубков Арсений Юрьевич</t>
+  </si>
+  <si>
+    <t>Девятков Степан Олегович</t>
+  </si>
+  <si>
+    <t>Хасанов Даниэль Рустамович</t>
+  </si>
+  <si>
+    <t>Утицких Глеб Сергеевич</t>
+  </si>
+  <si>
+    <t>Смекалин Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Власов Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Шарафутдинова Арина Даниловна</t>
+  </si>
+  <si>
+    <t>Симовская Злата Андреевна</t>
+  </si>
+  <si>
+    <t>Аликеев Амир-Хан Бакытович</t>
+  </si>
+  <si>
+    <t>Ишмухаметова Раксана Эльдаровна</t>
+  </si>
+  <si>
+    <t>Коледин Матвей Иванович</t>
+  </si>
+  <si>
+    <t>Полуротова Александра Андреевна</t>
+  </si>
+  <si>
+    <t>Резервпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Шкерин Владимир Сергеевич</t>
+  </si>
+  <si>
+    <t>Резерв</t>
+  </si>
+  <si>
+    <t>Панин Лев Михайлович</t>
+  </si>
+  <si>
+    <t>Агафонцева Валерия Павловна</t>
+  </si>
+  <si>
+    <t>Хамматов Тимур Артурович</t>
+  </si>
+  <si>
+    <t>Мартынова Нина Николаевна</t>
+  </si>
+  <si>
+    <t>Тарасов Андрей Игоревич</t>
+  </si>
+  <si>
+    <t>Абдиганиева Мария Алишеровна</t>
+  </si>
+  <si>
+    <t>Афанасьев Артём Евгеньевич</t>
+  </si>
+  <si>
+    <t>Ивченко Марк Константинович</t>
+  </si>
+  <si>
+    <t>Маслий Егор Павлович</t>
+  </si>
+  <si>
+    <t>Зайдуллин Марк Рамилевич</t>
+  </si>
+  <si>
+    <t>Колупаев Даниил Витальевич</t>
+  </si>
+  <si>
+    <t>Купин Артём Андреевич</t>
+  </si>
+  <si>
+    <t>Рябинин Кирилл Олегович</t>
+  </si>
+  <si>
+    <t>Сумин Максим Евгеньевич</t>
+  </si>
+  <si>
+    <t>Иванов Егор Дмитриевич</t>
+  </si>
+  <si>
+    <t>Куликов Виктор Денисович</t>
+  </si>
+  <si>
+    <t>Дерябина Елизавета Александровна</t>
+  </si>
+  <si>
+    <t>Абдуллина Карина Ринатовна</t>
+  </si>
+  <si>
+    <t>Бреус Ангелина Викторовна</t>
+  </si>
+  <si>
+    <t>Ромоданов Илья Александрович</t>
+  </si>
+  <si>
+    <t>Аверина Оксана Алексеевна</t>
+  </si>
+  <si>
+    <t>Шалякина Вероника Алексеевна</t>
+  </si>
+  <si>
+    <t>Дьячкова Виктория Олеговна</t>
+  </si>
+  <si>
+    <t>Кряжевских Евгений Андреевич</t>
+  </si>
+  <si>
+    <t>Шляховой Богдан Владиславович</t>
+  </si>
+  <si>
+    <t>Князькин Анатолий Иванович</t>
+  </si>
+  <si>
+    <t>Кириленко Александр Васильевич</t>
+  </si>
+  <si>
+    <t>Плаксин Вячеслав Владимирович</t>
+  </si>
+  <si>
+    <t>Гузев Олег</t>
+  </si>
+  <si>
+    <t>Шаимов Марсель Димович</t>
+  </si>
+  <si>
+    <t>Манилова Виктория Евгеньевна</t>
+  </si>
+  <si>
+    <t>Устин Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>Шарипов Альберт Салаватович</t>
+  </si>
+  <si>
+    <t>Долгов Олег Иванович</t>
+  </si>
+  <si>
+    <t>Денисов Кирилл Григорьевич</t>
+  </si>
+  <si>
+    <t>Савельев Евгений Антонович</t>
+  </si>
+  <si>
+    <t>Недорезов Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Маркотенко Владимир Александрович</t>
+  </si>
+  <si>
+    <t>Колобов Олег Евгеньевич</t>
+  </si>
+  <si>
+    <t>Макеев Андрей Сергеевич</t>
+  </si>
+  <si>
+    <t>Савченко Матвей Владимирович</t>
+  </si>
+  <si>
+    <t>Антонов Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Безряднов Даниил Андреевич</t>
+  </si>
+  <si>
+    <t>Азамбаева Диана Тамерлановна</t>
+  </si>
+  <si>
+    <t>Альтапова Аделина Раисовна</t>
+  </si>
+  <si>
+    <t>Аракчеева Алёна Вячеславовна</t>
+  </si>
+  <si>
+    <t>Аушев Данил Витальевич</t>
+  </si>
+  <si>
+    <t>Афанасьев Тимофей Васильевич</t>
+  </si>
+  <si>
+    <t>Баймуратова Милена Рафизовна</t>
+  </si>
+  <si>
+    <t>Баранов Матвей Ильич</t>
+  </si>
+  <si>
+    <t>Батухтин Павел Николаевич</t>
+  </si>
+  <si>
+    <t>Бахитов Денис Вадимович</t>
+  </si>
+  <si>
+    <t>Белканова Анастасия Ильинична</t>
+  </si>
+  <si>
+    <t>Резервпроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Беляков Михаил Андреевич</t>
+  </si>
+  <si>
+    <t>Белякова Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Бердникова Светлана Николаевна</t>
+  </si>
+  <si>
+    <t>Берстенёва Ангелина Ильинична</t>
+  </si>
+  <si>
+    <t>Блажко Даниил Захарович</t>
+  </si>
+  <si>
+    <t>Богдановская Маргарита Александровна</t>
+  </si>
+  <si>
+    <t>Большаков Данил Артемович</t>
+  </si>
+  <si>
+    <t>Вальчишин Никита Витальевич</t>
+  </si>
+  <si>
+    <t>Варваров Радомир Дмитриевич</t>
+  </si>
+  <si>
+    <t>Васильева Алиса Николаевна</t>
+  </si>
+  <si>
+    <t>Васильева Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Вишнев Никита Витальевич</t>
+  </si>
+  <si>
+    <t>Власова Кристина Ильинична</t>
+  </si>
+  <si>
+    <t>Воронкова Юлия Витальевна</t>
+  </si>
+  <si>
+    <t>Ворошилин Ярослав Максимович</t>
+  </si>
+  <si>
+    <t>Габбасов Ильяс Вильданович</t>
+  </si>
+  <si>
+    <t>Гаршенин Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Герасименко Эвелина Олеговна</t>
+  </si>
+  <si>
+    <t>Гилев Михаил Анатольевич</t>
+  </si>
+  <si>
+    <t>Головков Егор Владимирович</t>
+  </si>
+  <si>
+    <t>Горбунов Артур Андреевич</t>
+  </si>
+  <si>
+    <t>Грачев Артемий Игоревич</t>
+  </si>
+  <si>
+    <t>Григорьев Илья Леонидович</t>
+  </si>
+  <si>
+    <t>Губанова Татьяна Юрьевна</t>
+  </si>
+  <si>
+    <t>Давлетшина Айзида Гарифулловна</t>
+  </si>
+  <si>
+    <t>Дегтярёв Иван Андреевич</t>
+  </si>
+  <si>
+    <t>Дедюлина Елизавета Витальевна</t>
+  </si>
+  <si>
+    <t>Домина Варвара Олеговна</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Егиазарян Каринэ Мушеговна</t>
+  </si>
+  <si>
+    <t>Ерастова Марина Владимировна</t>
+  </si>
+  <si>
+    <t>Жаринова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Жукова Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Загоняев Иван Васильевич</t>
+  </si>
+  <si>
+    <t>Замотаева Маргарита Анатольевна</t>
+  </si>
+  <si>
+    <t>Зарипова Эмилия Шамилевна</t>
+  </si>
+  <si>
+    <t>Игнатьева Анастасия Станиславовна</t>
+  </si>
+  <si>
+    <t>Ильин Иван Юрьевич</t>
+  </si>
+  <si>
+    <t>Ишбулатова Эльвира Рамилевна</t>
+  </si>
+  <si>
+    <t>Казеева Регина Маратовна</t>
+  </si>
+  <si>
+    <t>Карачёва Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Ковалевский Владимир Валерьевич</t>
+  </si>
+  <si>
+    <t>Коваленко Ксения Андреевна</t>
+  </si>
+  <si>
+    <t>Коваль Олег Андреевич</t>
+  </si>
+  <si>
+    <t>Козленков Андрей Александрович</t>
+  </si>
+  <si>
+    <t>Коломенский Степан Сергеевич</t>
+  </si>
+  <si>
+    <t>Колосов Олег Андреевич</t>
+  </si>
+  <si>
+    <t>Конев Степан Алексеевич</t>
+  </si>
+  <si>
+    <t>Копылова Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Костенко Кира Максимовна</t>
+  </si>
+  <si>
+    <t>Криволапова Виктория Вадимовна</t>
+  </si>
+  <si>
+    <t>Кузнецова Алисия Ивановна</t>
+  </si>
+  <si>
+    <t>Купенова Лилия Арслановна</t>
+  </si>
+  <si>
+    <t>Кустов Иван Леонидович</t>
+  </si>
+  <si>
+    <t>Лаптандер Валерия Артуровна</t>
+  </si>
+  <si>
+    <t>Латыпов Ильдан Илнурович</t>
+  </si>
+  <si>
+    <t>Леготин Андрей Вадимович</t>
+  </si>
+  <si>
+    <t>Лисицин Семён Алексеевич</t>
+  </si>
+  <si>
+    <t>Логиновская Наталья Владимировна</t>
+  </si>
+  <si>
+    <t>Люминарская Ксения Романовна</t>
+  </si>
+  <si>
+    <t>Ляшкова Виктория Ильнаровна</t>
+  </si>
+  <si>
+    <t>Магданов Семён Евгеньевич</t>
+  </si>
+  <si>
+    <t>Макрусева Мария Никитична</t>
+  </si>
+  <si>
+    <t>Маракулин Савелий Александрович</t>
+  </si>
+  <si>
+    <t>Мартыненко Илья Вячеславович</t>
+  </si>
+  <si>
+    <t>Маслий Наталья Александровна</t>
+  </si>
+  <si>
+    <t>Мирзаханов Радмир Илнурович</t>
+  </si>
+  <si>
+    <t>Михайлова Валерия Алексеевна</t>
+  </si>
+  <si>
+    <t>Михайлова Василина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Морозова Анастасия Евгеньевна</t>
+  </si>
+  <si>
+    <t>Мухаметгалина Маргарита Димовна</t>
+  </si>
+  <si>
+    <t>Новокрещенов Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Нургалеев Вадим Олегович</t>
+  </si>
+  <si>
+    <t>Озорнина Маргарита Раисовна</t>
+  </si>
+  <si>
+    <t>Пельменев Алексей Андреевич</t>
+  </si>
+  <si>
+    <t>Пермякова Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Петров Артём Владимирович</t>
+  </si>
+  <si>
+    <t>Петрова Александра Борисовна</t>
+  </si>
+  <si>
+    <t>Плехов Владислав Павлович</t>
+  </si>
+  <si>
+    <t>Прокопенкова Александрия Ивановна</t>
+  </si>
+  <si>
+    <t>Родина Надежда Юрьевна</t>
+  </si>
+  <si>
+    <t>Савич Михаил Сергеевич</t>
+  </si>
+  <si>
+    <t>Санкевич Камилла Денисовна</t>
+  </si>
+  <si>
+    <t>Сахарова Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Севостьянова Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Седова Виктория Дмитриевна</t>
+  </si>
+  <si>
+    <t>Селезнев Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Селезнев Никита Иванович</t>
+  </si>
+  <si>
+    <t>Семенов Матвей Геннадьевич</t>
+  </si>
+  <si>
+    <t>Сивасов Владислав Вадимович</t>
+  </si>
+  <si>
+    <t>Соколова Ирина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Соломатина Юлия Игоревна</t>
+  </si>
+  <si>
+    <t>Сорвин Ростислав Олегович</t>
+  </si>
+  <si>
+    <t>Старостина Татьяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Субхангулова Гульфия Ирековна</t>
+  </si>
+  <si>
+    <t>Суглобов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Султанова Арина Ильдусовна</t>
+  </si>
+  <si>
+    <t>Табаков Егор Денисович</t>
+  </si>
+  <si>
+    <t>Тарасова Юлия Сергеевна</t>
+  </si>
+  <si>
+    <t>Татарникова Ксения Николаевна</t>
+  </si>
+  <si>
+    <t>Теплякова Татьяна Александровна</t>
+  </si>
+  <si>
+    <t>Трефилова Елизавета Алексеевна</t>
+  </si>
+  <si>
+    <t>Трофимов Егор Дмитриевич</t>
+  </si>
+  <si>
+    <t>Туракулова Мадина Муминжоновна</t>
+  </si>
+  <si>
+    <t>Удачин Артём Романович</t>
+  </si>
+  <si>
+    <t>Урих Ева Евгеньевна</t>
+  </si>
+  <si>
+    <t>Урчик Александра Николаевна</t>
+  </si>
+  <si>
+    <t>Усманова Виктория Руслановна</t>
+  </si>
+  <si>
+    <t>Фахрисламова София Ринатовна</t>
+  </si>
+  <si>
+    <t>Федорова Валерия Константиновна</t>
+  </si>
+  <si>
+    <t>Федосова Мария -</t>
+  </si>
+  <si>
+    <t>Филиппов Даниил Евгеньевич</t>
+  </si>
+  <si>
+    <t>Фокина Кристина Валерьевна</t>
+  </si>
+  <si>
+    <t>Фролов Александр Егорович</t>
+  </si>
+  <si>
+    <t>Хабибова Мария Руслановна</t>
+  </si>
+  <si>
+    <t>Хакимова Вероника Фанилевна</t>
+  </si>
+  <si>
+    <t>Харисова Аилина Анваровна</t>
+  </si>
+  <si>
+    <t>Хусаинов Артём Вадимович</t>
+  </si>
+  <si>
+    <t>Чащин Матвей Алексеевич</t>
+  </si>
+  <si>
+    <t>Черных Александр Юрьевич</t>
+  </si>
+  <si>
+    <t>Черняк Владислав Михайлович</t>
+  </si>
+  <si>
+    <t>Чушко Дарья Николаевна</t>
+  </si>
+  <si>
+    <t>Шевкунов Семён Евгеньевич</t>
+  </si>
+  <si>
+    <t>Шмирер Арсений Григорьевич</t>
+  </si>
+  <si>
+    <t>Щипунов Егор Михайлович</t>
+  </si>
+  <si>
+    <t>Эрман Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Юнусов Камиль Шамильевич</t>
+  </si>
+  <si>
+    <t>Юрасов Милан Владимирович</t>
+  </si>
+  <si>
+    <t>Юровских Алина Юрьевна</t>
+  </si>
+  <si>
+    <t>Язвова Влада Валерьевна</t>
+  </si>
+  <si>
+    <t>Яловенко Мария Александровна</t>
+  </si>
+  <si>
+    <t>Янтурин Динислам Данисович</t>
+  </si>
+  <si>
+    <t>Анциферова Анна Юрьевна</t>
+  </si>
+  <si>
+    <t>Базунова Арина Ринатовна</t>
+  </si>
+  <si>
+    <t>Барабаш Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Бирюков Максим Павлович</t>
+  </si>
+  <si>
+    <t>Буркова Вера Алексеевна</t>
+  </si>
+  <si>
+    <t>Дудорова Ульяна Викторовна</t>
+  </si>
+  <si>
+    <t>Иванова Екатерина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Кандаков Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Коршунов Денис Александрович</t>
+  </si>
+  <si>
+    <t>Красноталова Виктория Петровна</t>
+  </si>
+  <si>
+    <t>Кулькова Таисия Захаровна</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
+  </si>
+  <si>
+    <t>Строкин Всеволод Сергеевич</t>
+  </si>
+  <si>
+    <t>Трапезникова Мария Александровна</t>
+  </si>
+  <si>
+    <t>Федорова Маргарита Евгеньевна</t>
+  </si>
+  <si>
+    <t>Хасанов Фидарис Фирдаусович</t>
+  </si>
+  <si>
+    <t>Чернобровкин Михаил Васильевич</t>
+  </si>
+  <si>
+    <t>Шагина София Александровна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -379,79 +1312,7380 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:H301"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>4.59</v>
+      </c>
+      <c r="G2">
+        <v>4.33</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>4.56</v>
+      </c>
+      <c r="G3">
+        <v>4.67</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>4.47</v>
+      </c>
+      <c r="G4">
+        <v>4.33</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5">
+        <v>4.29</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6">
+        <v>1</v>
+      </c>
+      <c r="F6">
+        <v>3.79</v>
+      </c>
+      <c r="G6">
+        <v>3.33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7">
+        <v>1</v>
+      </c>
+      <c r="F7">
+        <v>3.71</v>
+      </c>
+      <c r="G7">
+        <v>3.33</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8">
+        <v>1</v>
+      </c>
+      <c r="F8">
+        <v>3.69</v>
+      </c>
+      <c r="G8">
+        <v>3.67</v>
+      </c>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9">
+        <v>1</v>
+      </c>
+      <c r="F9">
+        <v>3.57</v>
+      </c>
+      <c r="G9">
+        <v>3.33</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10">
+        <v>1</v>
+      </c>
+      <c r="F10">
+        <v>3.5</v>
+      </c>
+      <c r="G10">
+        <v>3</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11">
+        <v>1</v>
+      </c>
+      <c r="F11">
+        <v>3.41</v>
+      </c>
+      <c r="G11">
+        <v>3.33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12">
+        <v>3.29</v>
+      </c>
+      <c r="G12">
+        <v>3</v>
+      </c>
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13">
+        <v>1</v>
+      </c>
+      <c r="F13">
+        <v>0.0</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>5.0</v>
+      </c>
+      <c r="G14">
+        <v>5</v>
+      </c>
+      <c r="H14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>11</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>4.94</v>
+      </c>
+      <c r="G15">
+        <v>5</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>4.94</v>
+      </c>
+      <c r="G16">
+        <v>5</v>
+      </c>
+      <c r="H16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>12</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>4.88</v>
+      </c>
+      <c r="G17">
+        <v>4.67</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>4.85</v>
+      </c>
+      <c r="G18">
+        <v>4.67</v>
+      </c>
+      <c r="H18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>4.85</v>
+      </c>
+      <c r="G19">
+        <v>4.67</v>
+      </c>
+      <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>4.8</v>
+      </c>
+      <c r="G20">
+        <v>5</v>
+      </c>
+      <c r="H20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>13</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>4.76</v>
+      </c>
+      <c r="G21">
+        <v>4.67</v>
+      </c>
+      <c r="H21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>4.72</v>
+      </c>
+      <c r="G22">
+        <v>5</v>
+      </c>
+      <c r="H22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23">
+        <v>2</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>4.71</v>
+      </c>
+      <c r="G23">
+        <v>4.33</v>
+      </c>
+      <c r="H23" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>15</v>
+      </c>
+      <c r="B24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>4.65</v>
+      </c>
+      <c r="G24">
+        <v>4.33</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>16</v>
+      </c>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>4.65</v>
+      </c>
+      <c r="G25">
+        <v>4</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>4.63</v>
+      </c>
+      <c r="G26">
+        <v>4.33</v>
+      </c>
+      <c r="H26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>17</v>
+      </c>
+      <c r="B27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>4.58</v>
+      </c>
+      <c r="G27">
+        <v>4.33</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>18</v>
+      </c>
+      <c r="B28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>4.57</v>
+      </c>
+      <c r="G28">
+        <v>4.67</v>
+      </c>
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>19</v>
+      </c>
+      <c r="B29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29">
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>4.56</v>
+      </c>
+      <c r="G29">
+        <v>4.33</v>
+      </c>
+      <c r="H29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>20</v>
+      </c>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>4.56</v>
+      </c>
+      <c r="G30">
+        <v>4</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>21</v>
+      </c>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>4.53</v>
+      </c>
+      <c r="G31">
+        <v>4.33</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32">
+        <v>1</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>4.53</v>
+      </c>
+      <c r="G32">
+        <v>4</v>
+      </c>
+      <c r="H32" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>4.53</v>
+      </c>
+      <c r="G33">
+        <v>4</v>
+      </c>
+      <c r="H33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>22</v>
+      </c>
+      <c r="B34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>4.53</v>
+      </c>
+      <c r="G34">
+        <v>3.67</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>4.5</v>
+      </c>
+      <c r="G35">
+        <v>4.67</v>
+      </c>
+      <c r="H35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>23</v>
+      </c>
+      <c r="B36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36">
+        <v>2</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>4.5</v>
+      </c>
+      <c r="G36">
+        <v>4</v>
+      </c>
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>4.47</v>
+      </c>
+      <c r="G37">
+        <v>4.33</v>
+      </c>
+      <c r="H37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>24</v>
+      </c>
+      <c r="B38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>4.44</v>
+      </c>
+      <c r="G38">
+        <v>4.33</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>4.44</v>
+      </c>
+      <c r="G39">
+        <v>4.33</v>
+      </c>
+      <c r="H39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>26</v>
+      </c>
+      <c r="B40" t="s">
+        <v>53</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>4.42</v>
+      </c>
+      <c r="G40">
+        <v>4.33</v>
+      </c>
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>27</v>
+      </c>
+      <c r="B41" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>4.42</v>
+      </c>
+      <c r="G41">
+        <v>4.33</v>
+      </c>
+      <c r="H41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>4.42</v>
+      </c>
+      <c r="G42">
+        <v>4.33</v>
+      </c>
+      <c r="H42" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>56</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>4.42</v>
+      </c>
+      <c r="G43">
+        <v>4.33</v>
+      </c>
+      <c r="H43" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>4.41</v>
+      </c>
+      <c r="G44">
+        <v>4</v>
+      </c>
+      <c r="H44" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>4.41</v>
+      </c>
+      <c r="G45">
+        <v>4</v>
+      </c>
+      <c r="H45" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>28</v>
+      </c>
+      <c r="B46" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>4.4</v>
+      </c>
+      <c r="G46">
+        <v>4</v>
+      </c>
+      <c r="H46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>4.4</v>
+      </c>
+      <c r="G47">
+        <v>3</v>
+      </c>
+      <c r="H47" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48">
+        <v>2</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>4.35</v>
+      </c>
+      <c r="G48">
+        <v>4.67</v>
+      </c>
+      <c r="H48" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>29</v>
+      </c>
+      <c r="B49" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>4.35</v>
+      </c>
+      <c r="G49">
+        <v>4.33</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>30</v>
+      </c>
+      <c r="B50" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>4.35</v>
+      </c>
+      <c r="G50">
+        <v>4.33</v>
+      </c>
+      <c r="H50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>31</v>
+      </c>
+      <c r="B51" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>4.35</v>
+      </c>
+      <c r="G51">
+        <v>4</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>65</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>4.35</v>
+      </c>
+      <c r="G52">
+        <v>4</v>
+      </c>
+      <c r="H52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>32</v>
+      </c>
+      <c r="B53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>4.35</v>
+      </c>
+      <c r="G53">
+        <v>4</v>
+      </c>
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54">
+        <v>2</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>4.33</v>
+      </c>
+      <c r="G54">
+        <v>4.67</v>
+      </c>
+      <c r="H54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>4.33</v>
+      </c>
+      <c r="G55">
+        <v>4.33</v>
+      </c>
+      <c r="H55" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>4.33</v>
+      </c>
+      <c r="G56">
+        <v>4</v>
+      </c>
+      <c r="H56" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>70</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>4.33</v>
+      </c>
+      <c r="G57">
+        <v>4</v>
+      </c>
+      <c r="H57" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>4.33</v>
+      </c>
+      <c r="G58">
+        <v>3.67</v>
+      </c>
+      <c r="H58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>72</v>
+      </c>
+      <c r="C59">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>4.32</v>
+      </c>
+      <c r="G59">
+        <v>4</v>
+      </c>
+      <c r="H59" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>34</v>
+      </c>
+      <c r="B60" t="s">
+        <v>73</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>4.31</v>
+      </c>
+      <c r="G60">
+        <v>4</v>
+      </c>
+      <c r="H60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>4.31</v>
+      </c>
+      <c r="G61">
+        <v>4</v>
+      </c>
+      <c r="H61" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>35</v>
+      </c>
+      <c r="B62" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>4.3</v>
+      </c>
+      <c r="G62">
+        <v>4</v>
+      </c>
+      <c r="H62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>36</v>
+      </c>
+      <c r="B63" t="s">
+        <v>76</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>4.29</v>
+      </c>
+      <c r="G63">
+        <v>4.33</v>
+      </c>
+      <c r="H63" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>37</v>
+      </c>
+      <c r="B64" t="s">
+        <v>77</v>
+      </c>
+      <c r="C64">
+        <v>2</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>4.29</v>
+      </c>
+      <c r="G64">
+        <v>4</v>
+      </c>
+      <c r="H64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>38</v>
+      </c>
+      <c r="B65" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>4.29</v>
+      </c>
+      <c r="G65">
+        <v>4</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>4.28</v>
+      </c>
+      <c r="G66">
+        <v>4.33</v>
+      </c>
+      <c r="H66" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>39</v>
+      </c>
+      <c r="B67" t="s">
+        <v>80</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>4.28</v>
+      </c>
+      <c r="G67">
+        <v>4</v>
+      </c>
+      <c r="H67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68">
+        <v>2</v>
+      </c>
+      <c r="D68" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>4.28</v>
+      </c>
+      <c r="G68">
+        <v>4</v>
+      </c>
+      <c r="H68" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>82</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>4.28</v>
+      </c>
+      <c r="G69">
+        <v>4</v>
+      </c>
+      <c r="H69" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>40</v>
+      </c>
+      <c r="B70" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>4.24</v>
+      </c>
+      <c r="G70">
+        <v>4</v>
+      </c>
+      <c r="H70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>41</v>
+      </c>
+      <c r="B71" t="s">
+        <v>84</v>
+      </c>
+      <c r="C71">
+        <v>2</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>4.24</v>
+      </c>
+      <c r="G71">
+        <v>3.67</v>
+      </c>
+      <c r="H71" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>85</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>4.24</v>
+      </c>
+      <c r="G72">
+        <v>3.67</v>
+      </c>
+      <c r="H72" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>42</v>
+      </c>
+      <c r="B73" t="s">
+        <v>86</v>
+      </c>
+      <c r="C73">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>4.21</v>
+      </c>
+      <c r="G73">
+        <v>3.67</v>
+      </c>
+      <c r="H73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>87</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>4.2</v>
+      </c>
+      <c r="G74">
+        <v>4</v>
+      </c>
+      <c r="H74" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>88</v>
+      </c>
+      <c r="C75">
+        <v>1</v>
+      </c>
+      <c r="D75" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>4.2</v>
+      </c>
+      <c r="G75">
+        <v>3.67</v>
+      </c>
+      <c r="H75" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>43</v>
+      </c>
+      <c r="B76" t="s">
+        <v>89</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>4.19</v>
+      </c>
+      <c r="G76">
+        <v>4</v>
+      </c>
+      <c r="H76" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>90</v>
+      </c>
+      <c r="C77">
+        <v>1</v>
+      </c>
+      <c r="D77" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>4.19</v>
+      </c>
+      <c r="G77">
+        <v>4</v>
+      </c>
+      <c r="H77" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>44</v>
+      </c>
+      <c r="B78" t="s">
+        <v>91</v>
+      </c>
+      <c r="C78">
+        <v>2</v>
+      </c>
+      <c r="D78" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>4.18</v>
+      </c>
+      <c r="G78">
+        <v>4</v>
+      </c>
+      <c r="H78" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>92</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>4.18</v>
+      </c>
+      <c r="G79">
+        <v>3.67</v>
+      </c>
+      <c r="H79" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>45</v>
+      </c>
+      <c r="B80" t="s">
+        <v>93</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>4.18</v>
+      </c>
+      <c r="G80">
+        <v>3.67</v>
+      </c>
+      <c r="H80" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>94</v>
+      </c>
+      <c r="C81">
+        <v>1</v>
+      </c>
+      <c r="D81" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>4.18</v>
+      </c>
+      <c r="G81">
+        <v>3.5</v>
+      </c>
+      <c r="H81" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>4.18</v>
+      </c>
+      <c r="G82">
+        <v>3.33</v>
+      </c>
+      <c r="H82" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>46</v>
+      </c>
+      <c r="B83" t="s">
+        <v>96</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+      <c r="D83" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>4.16</v>
+      </c>
+      <c r="G83">
+        <v>4</v>
+      </c>
+      <c r="H83" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>97</v>
+      </c>
+      <c r="C84">
+        <v>1</v>
+      </c>
+      <c r="D84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>4.16</v>
+      </c>
+      <c r="G84">
+        <v>3.67</v>
+      </c>
+      <c r="H84" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>47</v>
+      </c>
+      <c r="B85" t="s">
+        <v>98</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>4.14</v>
+      </c>
+      <c r="G85">
+        <v>3.67</v>
+      </c>
+      <c r="H85" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>48</v>
+      </c>
+      <c r="B86" t="s">
+        <v>99</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
+      </c>
+      <c r="D86" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>4.11</v>
+      </c>
+      <c r="G86">
+        <v>4</v>
+      </c>
+      <c r="H86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>100</v>
+      </c>
+      <c r="C87">
+        <v>1</v>
+      </c>
+      <c r="D87" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>4.11</v>
+      </c>
+      <c r="G87">
+        <v>3.67</v>
+      </c>
+      <c r="H87" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>101</v>
+      </c>
+      <c r="C88">
+        <v>1</v>
+      </c>
+      <c r="D88" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>4.11</v>
+      </c>
+      <c r="G88">
+        <v>3.67</v>
+      </c>
+      <c r="H88" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>102</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>4.1</v>
+      </c>
+      <c r="G89">
+        <v>3.67</v>
+      </c>
+      <c r="H89" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>49</v>
+      </c>
+      <c r="B90" t="s">
+        <v>103</v>
+      </c>
+      <c r="C90">
+        <v>2</v>
+      </c>
+      <c r="D90" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>4.06</v>
+      </c>
+      <c r="G90">
+        <v>4.33</v>
+      </c>
+      <c r="H90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>104</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>4.06</v>
+      </c>
+      <c r="G91">
+        <v>3.67</v>
+      </c>
+      <c r="H91" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>105</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>4.06</v>
+      </c>
+      <c r="G92">
+        <v>3.67</v>
+      </c>
+      <c r="H92" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+      <c r="D93" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>4.06</v>
+      </c>
+      <c r="G93">
+        <v>3</v>
+      </c>
+      <c r="H93" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>50</v>
+      </c>
+      <c r="B94" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>4.05</v>
+      </c>
+      <c r="G94">
+        <v>4</v>
+      </c>
+      <c r="H94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>108</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>4.0</v>
+      </c>
+      <c r="G95">
+        <v>4.33</v>
+      </c>
+      <c r="H95" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>109</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>4.0</v>
+      </c>
+      <c r="G96">
+        <v>4</v>
+      </c>
+      <c r="H96" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>51</v>
+      </c>
+      <c r="B97" t="s">
+        <v>110</v>
+      </c>
+      <c r="C97">
+        <v>2</v>
+      </c>
+      <c r="D97" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>4.0</v>
+      </c>
+      <c r="G97">
+        <v>3.67</v>
+      </c>
+      <c r="H97" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>112</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+      <c r="D98" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>4.0</v>
+      </c>
+      <c r="G98">
+        <v>3.67</v>
+      </c>
+      <c r="H98" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>114</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>4.0</v>
+      </c>
+      <c r="G99">
+        <v>3.33</v>
+      </c>
+      <c r="H99" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>52</v>
+      </c>
+      <c r="B100" t="s">
+        <v>115</v>
+      </c>
+      <c r="C100">
+        <v>2</v>
+      </c>
+      <c r="D100" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>3.95</v>
+      </c>
+      <c r="G100">
+        <v>3.67</v>
+      </c>
+      <c r="H100" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>53</v>
+      </c>
+      <c r="B101" t="s">
+        <v>116</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>3.94</v>
+      </c>
+      <c r="G101">
+        <v>4.33</v>
+      </c>
+      <c r="H101" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>117</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>3.94</v>
+      </c>
+      <c r="G102">
+        <v>3.67</v>
+      </c>
+      <c r="H102" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>118</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>3.94</v>
+      </c>
+      <c r="G103">
+        <v>3.67</v>
+      </c>
+      <c r="H103" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>119</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>3.94</v>
+      </c>
+      <c r="G104">
+        <v>3.33</v>
+      </c>
+      <c r="H104" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>120</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>3.94</v>
+      </c>
+      <c r="G105">
+        <v>3.33</v>
+      </c>
+      <c r="H105" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>121</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>3.94</v>
+      </c>
+      <c r="G106">
+        <v>3.33</v>
+      </c>
+      <c r="H106" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>3.94</v>
+      </c>
+      <c r="G107">
+        <v>3.33</v>
+      </c>
+      <c r="H107" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>54</v>
+      </c>
+      <c r="B108" t="s">
+        <v>123</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>3.89</v>
+      </c>
+      <c r="G108">
+        <v>4.33</v>
+      </c>
+      <c r="H108" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>124</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>3.89</v>
+      </c>
+      <c r="G109">
+        <v>4</v>
+      </c>
+      <c r="H109" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>55</v>
+      </c>
+      <c r="B110" t="s">
+        <v>125</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+      <c r="D110" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>3.89</v>
+      </c>
+      <c r="G110">
+        <v>3.67</v>
+      </c>
+      <c r="H110" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>126</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+      <c r="D111" t="s">
+        <v>24</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>3.89</v>
+      </c>
+      <c r="G111">
+        <v>3.67</v>
+      </c>
+      <c r="H111" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>127</v>
+      </c>
+      <c r="C112">
+        <v>2</v>
+      </c>
+      <c r="D112" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>3.88</v>
+      </c>
+      <c r="G112">
+        <v>3.67</v>
+      </c>
+      <c r="H112" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>56</v>
+      </c>
+      <c r="B113" t="s">
+        <v>128</v>
+      </c>
+      <c r="C113">
+        <v>1</v>
+      </c>
+      <c r="D113" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>3.88</v>
+      </c>
+      <c r="G113">
+        <v>3</v>
+      </c>
+      <c r="H113" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>129</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>3.87</v>
+      </c>
+      <c r="G114">
+        <v>3.33</v>
+      </c>
+      <c r="H114" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>57</v>
+      </c>
+      <c r="B115" t="s">
+        <v>130</v>
+      </c>
+      <c r="C115">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>3.84</v>
+      </c>
+      <c r="G115">
+        <v>3.67</v>
+      </c>
+      <c r="H115" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>58</v>
+      </c>
+      <c r="B116" t="s">
+        <v>131</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>3.84</v>
+      </c>
+      <c r="G116">
+        <v>3.33</v>
+      </c>
+      <c r="H116" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>59</v>
+      </c>
+      <c r="B117" t="s">
+        <v>132</v>
+      </c>
+      <c r="C117">
+        <v>2</v>
+      </c>
+      <c r="D117" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>3.83</v>
+      </c>
+      <c r="G117">
+        <v>3.67</v>
+      </c>
+      <c r="H117" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>133</v>
+      </c>
+      <c r="C118">
+        <v>1</v>
+      </c>
+      <c r="D118" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>3.83</v>
+      </c>
+      <c r="G118">
+        <v>3.67</v>
+      </c>
+      <c r="H118" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>134</v>
+      </c>
+      <c r="C119">
+        <v>1</v>
+      </c>
+      <c r="D119" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>3.83</v>
+      </c>
+      <c r="G119">
+        <v>3.33</v>
+      </c>
+      <c r="H119" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>60</v>
+      </c>
+      <c r="B120" t="s">
+        <v>135</v>
+      </c>
+      <c r="C120">
+        <v>1</v>
+      </c>
+      <c r="D120" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>3.82</v>
+      </c>
+      <c r="G120">
+        <v>4</v>
+      </c>
+      <c r="H120" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>136</v>
+      </c>
+      <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>3.82</v>
+      </c>
+      <c r="G121">
+        <v>3.67</v>
+      </c>
+      <c r="H121" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>137</v>
+      </c>
+      <c r="C122">
+        <v>2</v>
+      </c>
+      <c r="D122" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>3.82</v>
+      </c>
+      <c r="G122">
+        <v>3.67</v>
+      </c>
+      <c r="H122" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>61</v>
+      </c>
+      <c r="B123" t="s">
+        <v>138</v>
+      </c>
+      <c r="C123">
+        <v>1</v>
+      </c>
+      <c r="D123" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>3.82</v>
+      </c>
+      <c r="G123">
+        <v>3</v>
+      </c>
+      <c r="H123" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>139</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>3.81</v>
+      </c>
+      <c r="G124">
+        <v>3.33</v>
+      </c>
+      <c r="H124" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>140</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>3.78</v>
+      </c>
+      <c r="G125">
+        <v>3.67</v>
+      </c>
+      <c r="H125" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>62</v>
+      </c>
+      <c r="B126" t="s">
+        <v>141</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>3.74</v>
+      </c>
+      <c r="G126">
+        <v>3.33</v>
+      </c>
+      <c r="H126" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>142</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+      <c r="D127" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>3.73</v>
+      </c>
+      <c r="G127">
+        <v>4</v>
+      </c>
+      <c r="H127" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>63</v>
+      </c>
+      <c r="B128" t="s">
+        <v>143</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>3.72</v>
+      </c>
+      <c r="G128">
+        <v>3.67</v>
+      </c>
+      <c r="H128" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>144</v>
+      </c>
+      <c r="C129">
+        <v>1</v>
+      </c>
+      <c r="D129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>3.7</v>
+      </c>
+      <c r="G129">
+        <v>3.33</v>
+      </c>
+      <c r="H129" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>64</v>
+      </c>
+      <c r="B130" t="s">
+        <v>145</v>
+      </c>
+      <c r="C130">
+        <v>1</v>
+      </c>
+      <c r="D130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>3.68</v>
+      </c>
+      <c r="G130">
+        <v>3.67</v>
+      </c>
+      <c r="H130" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>146</v>
+      </c>
+      <c r="C131">
+        <v>1</v>
+      </c>
+      <c r="D131" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>3.68</v>
+      </c>
+      <c r="G131">
+        <v>3</v>
+      </c>
+      <c r="H131" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>147</v>
+      </c>
+      <c r="C132">
+        <v>2</v>
+      </c>
+      <c r="D132" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>3.67</v>
+      </c>
+      <c r="G132">
+        <v>3</v>
+      </c>
+      <c r="H132" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>148</v>
+      </c>
+      <c r="C133">
+        <v>2</v>
+      </c>
+      <c r="D133" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>3.65</v>
+      </c>
+      <c r="G133">
+        <v>3.33</v>
+      </c>
+      <c r="H133" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>65</v>
+      </c>
+      <c r="B134" t="s">
+        <v>149</v>
+      </c>
+      <c r="C134">
+        <v>1</v>
+      </c>
+      <c r="D134" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>3.65</v>
+      </c>
+      <c r="G134">
+        <v>3.33</v>
+      </c>
+      <c r="H134" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>66</v>
+      </c>
+      <c r="B135" t="s">
+        <v>150</v>
+      </c>
+      <c r="C135">
+        <v>2</v>
+      </c>
+      <c r="D135" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>3.61</v>
+      </c>
+      <c r="G135">
+        <v>3</v>
+      </c>
+      <c r="H135" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>151</v>
+      </c>
+      <c r="C136">
+        <v>2</v>
+      </c>
+      <c r="D136" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>3.59</v>
+      </c>
+      <c r="G136">
+        <v>3.33</v>
+      </c>
+      <c r="H136" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>67</v>
+      </c>
+      <c r="B137" t="s">
+        <v>152</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>3.55</v>
+      </c>
+      <c r="G137">
+        <v>3</v>
+      </c>
+      <c r="H137" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>153</v>
+      </c>
+      <c r="C138">
+        <v>2</v>
+      </c>
+      <c r="D138" t="s">
+        <v>9</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>3.53</v>
+      </c>
+      <c r="G138">
+        <v>3.33</v>
+      </c>
+      <c r="H138" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>154</v>
+      </c>
+      <c r="C139">
+        <v>2</v>
+      </c>
+      <c r="D139" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>3.5</v>
+      </c>
+      <c r="G139">
+        <v>3.33</v>
+      </c>
+      <c r="H139" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>155</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>3.35</v>
+      </c>
+      <c r="G140">
+        <v>3</v>
+      </c>
+      <c r="H140" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>156</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>9</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>3.28</v>
+      </c>
+      <c r="G141">
+        <v>3</v>
+      </c>
+      <c r="H141" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>157</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>24</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>0.0</v>
+      </c>
+      <c r="G142">
+        <v>0</v>
+      </c>
+      <c r="H142" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>158</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>24</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>0.0</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>159</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="D144" t="s">
+        <v>24</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>0.0</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>160</v>
+      </c>
+      <c r="C145">
+        <v>1</v>
+      </c>
+      <c r="D145" t="s">
+        <v>24</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>0.0</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>161</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146" t="s">
+        <v>24</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>0.0</v>
+      </c>
+      <c r="G146">
+        <v>0</v>
+      </c>
+      <c r="H146" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>162</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147" t="s">
+        <v>24</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>0.0</v>
+      </c>
+      <c r="G147">
+        <v>0</v>
+      </c>
+      <c r="H147" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>163</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148" t="s">
+        <v>24</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>0.0</v>
+      </c>
+      <c r="G148">
+        <v>0</v>
+      </c>
+      <c r="H148" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>164</v>
+      </c>
+      <c r="C149">
+        <v>2</v>
+      </c>
+      <c r="D149" t="s">
+        <v>24</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>0.0</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>165</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+      <c r="D150" t="s">
+        <v>24</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>0.0</v>
+      </c>
+      <c r="G150">
+        <v>0</v>
+      </c>
+      <c r="H150" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>166</v>
+      </c>
+      <c r="C151">
+        <v>3</v>
+      </c>
+      <c r="D151" t="s">
+        <v>24</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>0.0</v>
+      </c>
+      <c r="G151">
+        <v>0</v>
+      </c>
+      <c r="H151" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>168</v>
+      </c>
+      <c r="C152">
+        <v>3</v>
+      </c>
+      <c r="D152" t="s">
+        <v>24</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>0.0</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>169</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153" t="s">
+        <v>24</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>0.0</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>170</v>
+      </c>
+      <c r="C154">
+        <v>1</v>
+      </c>
+      <c r="D154" t="s">
+        <v>24</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>0.0</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>171</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
+      </c>
+      <c r="D155" t="s">
+        <v>24</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>0.0</v>
+      </c>
+      <c r="G155">
+        <v>0</v>
+      </c>
+      <c r="H155" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>172</v>
+      </c>
+      <c r="C156">
+        <v>1</v>
+      </c>
+      <c r="D156" t="s">
+        <v>24</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>0.0</v>
+      </c>
+      <c r="G156">
+        <v>0</v>
+      </c>
+      <c r="H156" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>173</v>
+      </c>
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157" t="s">
+        <v>24</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>0.0</v>
+      </c>
+      <c r="G157">
+        <v>0</v>
+      </c>
+      <c r="H157" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>174</v>
+      </c>
+      <c r="C158">
+        <v>1</v>
+      </c>
+      <c r="D158" t="s">
+        <v>24</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>0.0</v>
+      </c>
+      <c r="G158">
+        <v>0</v>
+      </c>
+      <c r="H158" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>175</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>24</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>0.0</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>176</v>
+      </c>
+      <c r="C160">
+        <v>1</v>
+      </c>
+      <c r="D160" t="s">
+        <v>24</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>0.0</v>
+      </c>
+      <c r="G160">
+        <v>0</v>
+      </c>
+      <c r="H160" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>177</v>
+      </c>
+      <c r="C161">
+        <v>1</v>
+      </c>
+      <c r="D161" t="s">
+        <v>24</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>0.0</v>
+      </c>
+      <c r="G161">
+        <v>0</v>
+      </c>
+      <c r="H161" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>178</v>
+      </c>
+      <c r="C162">
+        <v>1</v>
+      </c>
+      <c r="D162" t="s">
+        <v>24</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>0.0</v>
+      </c>
+      <c r="G162">
+        <v>0</v>
+      </c>
+      <c r="H162" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>179</v>
+      </c>
+      <c r="C163">
+        <v>4</v>
+      </c>
+      <c r="D163" t="s">
+        <v>24</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>0.0</v>
+      </c>
+      <c r="G163">
+        <v>0</v>
+      </c>
+      <c r="H163" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>180</v>
+      </c>
+      <c r="C164">
+        <v>1</v>
+      </c>
+      <c r="D164" t="s">
+        <v>24</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164">
+        <v>0.0</v>
+      </c>
+      <c r="G164">
+        <v>0</v>
+      </c>
+      <c r="H164" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>181</v>
+      </c>
+      <c r="C165">
+        <v>1</v>
+      </c>
+      <c r="D165" t="s">
+        <v>24</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>0.0</v>
+      </c>
+      <c r="G165">
+        <v>0</v>
+      </c>
+      <c r="H165" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>182</v>
+      </c>
+      <c r="C166">
+        <v>2</v>
+      </c>
+      <c r="D166" t="s">
+        <v>24</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>0.0</v>
+      </c>
+      <c r="G166">
+        <v>0</v>
+      </c>
+      <c r="H166" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>183</v>
+      </c>
+      <c r="C167">
+        <v>1</v>
+      </c>
+      <c r="D167" t="s">
+        <v>24</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167">
+        <v>0.0</v>
+      </c>
+      <c r="G167">
+        <v>0</v>
+      </c>
+      <c r="H167" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>184</v>
+      </c>
+      <c r="C168">
+        <v>1</v>
+      </c>
+      <c r="D168" t="s">
+        <v>24</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>0.0</v>
+      </c>
+      <c r="G168">
+        <v>0</v>
+      </c>
+      <c r="H168" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>185</v>
+      </c>
+      <c r="C169">
+        <v>1</v>
+      </c>
+      <c r="D169" t="s">
+        <v>24</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>0.0</v>
+      </c>
+      <c r="G169">
+        <v>0</v>
+      </c>
+      <c r="H169" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>186</v>
+      </c>
+      <c r="C170">
+        <v>1</v>
+      </c>
+      <c r="D170" t="s">
+        <v>24</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>0.0</v>
+      </c>
+      <c r="G170">
+        <v>0</v>
+      </c>
+      <c r="H170" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>187</v>
+      </c>
+      <c r="C171">
+        <v>1</v>
+      </c>
+      <c r="D171" t="s">
+        <v>24</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>0.0</v>
+      </c>
+      <c r="G171">
+        <v>0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>188</v>
+      </c>
+      <c r="C172">
+        <v>5</v>
+      </c>
+      <c r="D172" t="s">
+        <v>24</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172">
+        <v>0.0</v>
+      </c>
+      <c r="G172">
+        <v>0</v>
+      </c>
+      <c r="H172" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>189</v>
+      </c>
+      <c r="C173">
+        <v>3</v>
+      </c>
+      <c r="D173" t="s">
+        <v>24</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>0.0</v>
+      </c>
+      <c r="G173">
+        <v>0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>190</v>
+      </c>
+      <c r="C174">
+        <v>1</v>
+      </c>
+      <c r="D174" t="s">
+        <v>24</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>0.0</v>
+      </c>
+      <c r="G174">
+        <v>0</v>
+      </c>
+      <c r="H174" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>191</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>24</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>0.0</v>
+      </c>
+      <c r="G175">
+        <v>0</v>
+      </c>
+      <c r="H175" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>192</v>
+      </c>
+      <c r="C176">
+        <v>1</v>
+      </c>
+      <c r="D176" t="s">
+        <v>24</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>0.0</v>
+      </c>
+      <c r="G176">
+        <v>0</v>
+      </c>
+      <c r="H176" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>193</v>
+      </c>
+      <c r="C177">
+        <v>1</v>
+      </c>
+      <c r="D177" t="s">
+        <v>24</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>0.0</v>
+      </c>
+      <c r="G177">
+        <v>0</v>
+      </c>
+      <c r="H177" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>194</v>
+      </c>
+      <c r="C178">
+        <v>1</v>
+      </c>
+      <c r="D178" t="s">
+        <v>24</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>0.0</v>
+      </c>
+      <c r="G178">
+        <v>0</v>
+      </c>
+      <c r="H178" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>195</v>
+      </c>
+      <c r="C179">
+        <v>1</v>
+      </c>
+      <c r="D179" t="s">
+        <v>24</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179">
+        <v>0.0</v>
+      </c>
+      <c r="G179">
+        <v>0</v>
+      </c>
+      <c r="H179" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>196</v>
+      </c>
+      <c r="C180">
+        <v>4</v>
+      </c>
+      <c r="D180" t="s">
+        <v>24</v>
+      </c>
+      <c r="E180">
+        <v>0</v>
+      </c>
+      <c r="F180">
+        <v>0.0</v>
+      </c>
+      <c r="G180">
+        <v>0</v>
+      </c>
+      <c r="H180" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>197</v>
+      </c>
+      <c r="C181">
+        <v>1</v>
+      </c>
+      <c r="D181" t="s">
+        <v>24</v>
+      </c>
+      <c r="E181">
+        <v>0</v>
+      </c>
+      <c r="F181">
+        <v>0.0</v>
+      </c>
+      <c r="G181">
+        <v>0</v>
+      </c>
+      <c r="H181" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>198</v>
+      </c>
+      <c r="C182">
+        <v>1</v>
+      </c>
+      <c r="D182" t="s">
+        <v>24</v>
+      </c>
+      <c r="E182">
+        <v>0</v>
+      </c>
+      <c r="F182">
+        <v>0.0</v>
+      </c>
+      <c r="G182">
+        <v>0</v>
+      </c>
+      <c r="H182" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>199</v>
+      </c>
+      <c r="C183">
+        <v>1</v>
+      </c>
+      <c r="D183" t="s">
+        <v>24</v>
+      </c>
+      <c r="E183">
+        <v>0</v>
+      </c>
+      <c r="F183">
+        <v>0.0</v>
+      </c>
+      <c r="G183">
+        <v>0</v>
+      </c>
+      <c r="H183" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>200</v>
+      </c>
+      <c r="C184">
+        <v>1</v>
+      </c>
+      <c r="D184" t="s">
+        <v>24</v>
+      </c>
+      <c r="E184">
+        <v>0</v>
+      </c>
+      <c r="F184">
+        <v>0.0</v>
+      </c>
+      <c r="G184">
+        <v>0</v>
+      </c>
+      <c r="H184" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>201</v>
+      </c>
+      <c r="C185">
+        <v>1</v>
+      </c>
+      <c r="D185" t="s">
+        <v>24</v>
+      </c>
+      <c r="E185">
+        <v>0</v>
+      </c>
+      <c r="F185">
+        <v>0.0</v>
+      </c>
+      <c r="G185">
+        <v>0</v>
+      </c>
+      <c r="H185" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>202</v>
+      </c>
+      <c r="C186">
+        <v>1</v>
+      </c>
+      <c r="D186" t="s">
+        <v>24</v>
+      </c>
+      <c r="E186">
+        <v>0</v>
+      </c>
+      <c r="F186">
+        <v>0.0</v>
+      </c>
+      <c r="G186">
+        <v>0</v>
+      </c>
+      <c r="H186" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>203</v>
+      </c>
+      <c r="C187">
+        <v>1</v>
+      </c>
+      <c r="D187" t="s">
+        <v>24</v>
+      </c>
+      <c r="E187">
+        <v>0</v>
+      </c>
+      <c r="F187">
+        <v>0.0</v>
+      </c>
+      <c r="G187">
+        <v>0</v>
+      </c>
+      <c r="H187" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>204</v>
+      </c>
+      <c r="C188">
+        <v>4</v>
+      </c>
+      <c r="D188" t="s">
+        <v>24</v>
+      </c>
+      <c r="E188">
+        <v>0</v>
+      </c>
+      <c r="F188">
+        <v>0.0</v>
+      </c>
+      <c r="G188">
+        <v>0</v>
+      </c>
+      <c r="H188" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>205</v>
+      </c>
+      <c r="C189">
+        <v>1</v>
+      </c>
+      <c r="D189" t="s">
+        <v>24</v>
+      </c>
+      <c r="E189">
+        <v>0</v>
+      </c>
+      <c r="F189">
+        <v>0.0</v>
+      </c>
+      <c r="G189">
+        <v>0</v>
+      </c>
+      <c r="H189" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190"/>
+      <c r="B190" t="s">
+        <v>206</v>
+      </c>
+      <c r="C190">
+        <v>2</v>
+      </c>
+      <c r="D190" t="s">
+        <v>24</v>
+      </c>
+      <c r="E190">
+        <v>0</v>
+      </c>
+      <c r="F190">
+        <v>0.0</v>
+      </c>
+      <c r="G190">
+        <v>0</v>
+      </c>
+      <c r="H190" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>207</v>
+      </c>
+      <c r="C191">
+        <v>1</v>
+      </c>
+      <c r="D191" t="s">
+        <v>24</v>
+      </c>
+      <c r="E191">
+        <v>0</v>
+      </c>
+      <c r="F191">
+        <v>0.0</v>
+      </c>
+      <c r="G191">
+        <v>0</v>
+      </c>
+      <c r="H191" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>208</v>
+      </c>
+      <c r="C192">
+        <v>1</v>
+      </c>
+      <c r="D192" t="s">
+        <v>24</v>
+      </c>
+      <c r="E192">
+        <v>0</v>
+      </c>
+      <c r="F192">
+        <v>0.0</v>
+      </c>
+      <c r="G192">
+        <v>0</v>
+      </c>
+      <c r="H192" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>209</v>
+      </c>
+      <c r="C193">
+        <v>1</v>
+      </c>
+      <c r="D193" t="s">
+        <v>24</v>
+      </c>
+      <c r="E193">
+        <v>0</v>
+      </c>
+      <c r="F193">
+        <v>0.0</v>
+      </c>
+      <c r="G193">
+        <v>0</v>
+      </c>
+      <c r="H193" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>210</v>
+      </c>
+      <c r="C194">
+        <v>1</v>
+      </c>
+      <c r="D194" t="s">
+        <v>24</v>
+      </c>
+      <c r="E194">
+        <v>0</v>
+      </c>
+      <c r="F194">
+        <v>0.0</v>
+      </c>
+      <c r="G194">
+        <v>0</v>
+      </c>
+      <c r="H194" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>211</v>
+      </c>
+      <c r="C195">
+        <v>1</v>
+      </c>
+      <c r="D195" t="s">
+        <v>24</v>
+      </c>
+      <c r="E195">
+        <v>0</v>
+      </c>
+      <c r="F195">
+        <v>0.0</v>
+      </c>
+      <c r="G195">
+        <v>0</v>
+      </c>
+      <c r="H195" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>212</v>
+      </c>
+      <c r="C196">
+        <v>2</v>
+      </c>
+      <c r="D196" t="s">
+        <v>24</v>
+      </c>
+      <c r="E196">
+        <v>0</v>
+      </c>
+      <c r="F196">
+        <v>0.0</v>
+      </c>
+      <c r="G196">
+        <v>0</v>
+      </c>
+      <c r="H196" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>213</v>
+      </c>
+      <c r="C197">
+        <v>1</v>
+      </c>
+      <c r="D197" t="s">
+        <v>24</v>
+      </c>
+      <c r="E197">
+        <v>0</v>
+      </c>
+      <c r="F197">
+        <v>0.0</v>
+      </c>
+      <c r="G197">
+        <v>0</v>
+      </c>
+      <c r="H197" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>214</v>
+      </c>
+      <c r="C198">
+        <v>5</v>
+      </c>
+      <c r="D198" t="s">
+        <v>24</v>
+      </c>
+      <c r="E198">
+        <v>0</v>
+      </c>
+      <c r="F198">
+        <v>0.0</v>
+      </c>
+      <c r="G198">
+        <v>0</v>
+      </c>
+      <c r="H198" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>215</v>
+      </c>
+      <c r="C199">
+        <v>2</v>
+      </c>
+      <c r="D199" t="s">
+        <v>24</v>
+      </c>
+      <c r="E199">
+        <v>0</v>
+      </c>
+      <c r="F199">
+        <v>0.0</v>
+      </c>
+      <c r="G199">
+        <v>0</v>
+      </c>
+      <c r="H199" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>216</v>
+      </c>
+      <c r="C200">
+        <v>1</v>
+      </c>
+      <c r="D200" t="s">
+        <v>24</v>
+      </c>
+      <c r="E200">
+        <v>0</v>
+      </c>
+      <c r="F200">
+        <v>0.0</v>
+      </c>
+      <c r="G200">
+        <v>0</v>
+      </c>
+      <c r="H200" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>217</v>
+      </c>
+      <c r="C201">
+        <v>1</v>
+      </c>
+      <c r="D201" t="s">
+        <v>24</v>
+      </c>
+      <c r="E201">
+        <v>0</v>
+      </c>
+      <c r="F201">
+        <v>0.0</v>
+      </c>
+      <c r="G201">
+        <v>0</v>
+      </c>
+      <c r="H201" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>218</v>
+      </c>
+      <c r="C202">
+        <v>1</v>
+      </c>
+      <c r="D202" t="s">
+        <v>24</v>
+      </c>
+      <c r="E202">
+        <v>0</v>
+      </c>
+      <c r="F202">
+        <v>0.0</v>
+      </c>
+      <c r="G202">
+        <v>0</v>
+      </c>
+      <c r="H202" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>219</v>
+      </c>
+      <c r="C203">
+        <v>1</v>
+      </c>
+      <c r="D203" t="s">
+        <v>24</v>
+      </c>
+      <c r="E203">
+        <v>0</v>
+      </c>
+      <c r="F203">
+        <v>0.0</v>
+      </c>
+      <c r="G203">
+        <v>0</v>
+      </c>
+      <c r="H203" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204"/>
+      <c r="B204" t="s">
+        <v>220</v>
+      </c>
+      <c r="C204">
+        <v>1</v>
+      </c>
+      <c r="D204" t="s">
+        <v>24</v>
+      </c>
+      <c r="E204">
+        <v>0</v>
+      </c>
+      <c r="F204">
+        <v>0.0</v>
+      </c>
+      <c r="G204">
+        <v>0</v>
+      </c>
+      <c r="H204" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>221</v>
+      </c>
+      <c r="C205">
+        <v>1</v>
+      </c>
+      <c r="D205" t="s">
+        <v>24</v>
+      </c>
+      <c r="E205">
+        <v>0</v>
+      </c>
+      <c r="F205">
+        <v>0.0</v>
+      </c>
+      <c r="G205">
+        <v>0</v>
+      </c>
+      <c r="H205" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206"/>
+      <c r="B206" t="s">
+        <v>222</v>
+      </c>
+      <c r="C206">
+        <v>1</v>
+      </c>
+      <c r="D206" t="s">
+        <v>24</v>
+      </c>
+      <c r="E206">
+        <v>0</v>
+      </c>
+      <c r="F206">
+        <v>0.0</v>
+      </c>
+      <c r="G206">
+        <v>0</v>
+      </c>
+      <c r="H206" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>223</v>
+      </c>
+      <c r="C207">
+        <v>1</v>
+      </c>
+      <c r="D207" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207">
+        <v>0</v>
+      </c>
+      <c r="F207">
+        <v>0.0</v>
+      </c>
+      <c r="G207">
+        <v>0</v>
+      </c>
+      <c r="H207" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>224</v>
+      </c>
+      <c r="C208">
+        <v>1</v>
+      </c>
+      <c r="D208" t="s">
+        <v>24</v>
+      </c>
+      <c r="E208">
+        <v>0</v>
+      </c>
+      <c r="F208">
+        <v>0.0</v>
+      </c>
+      <c r="G208">
+        <v>0</v>
+      </c>
+      <c r="H208" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>225</v>
+      </c>
+      <c r="C209">
+        <v>3</v>
+      </c>
+      <c r="D209" t="s">
+        <v>24</v>
+      </c>
+      <c r="E209">
+        <v>0</v>
+      </c>
+      <c r="F209">
+        <v>0.0</v>
+      </c>
+      <c r="G209">
+        <v>0</v>
+      </c>
+      <c r="H209" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>226</v>
+      </c>
+      <c r="C210">
+        <v>3</v>
+      </c>
+      <c r="D210" t="s">
+        <v>24</v>
+      </c>
+      <c r="E210">
+        <v>0</v>
+      </c>
+      <c r="F210">
+        <v>0.0</v>
+      </c>
+      <c r="G210">
+        <v>0</v>
+      </c>
+      <c r="H210" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>227</v>
+      </c>
+      <c r="C211">
+        <v>1</v>
+      </c>
+      <c r="D211" t="s">
+        <v>24</v>
+      </c>
+      <c r="E211">
+        <v>0</v>
+      </c>
+      <c r="F211">
+        <v>0.0</v>
+      </c>
+      <c r="G211">
+        <v>0</v>
+      </c>
+      <c r="H211" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>228</v>
+      </c>
+      <c r="C212">
+        <v>1</v>
+      </c>
+      <c r="D212" t="s">
+        <v>24</v>
+      </c>
+      <c r="E212">
+        <v>0</v>
+      </c>
+      <c r="F212">
+        <v>0.0</v>
+      </c>
+      <c r="G212">
+        <v>0</v>
+      </c>
+      <c r="H212" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>229</v>
+      </c>
+      <c r="C213">
+        <v>1</v>
+      </c>
+      <c r="D213" t="s">
+        <v>24</v>
+      </c>
+      <c r="E213">
+        <v>0</v>
+      </c>
+      <c r="F213">
+        <v>0.0</v>
+      </c>
+      <c r="G213">
+        <v>0</v>
+      </c>
+      <c r="H213" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>230</v>
+      </c>
+      <c r="C214">
+        <v>1</v>
+      </c>
+      <c r="D214" t="s">
+        <v>24</v>
+      </c>
+      <c r="E214">
+        <v>0</v>
+      </c>
+      <c r="F214">
+        <v>0.0</v>
+      </c>
+      <c r="G214">
+        <v>0</v>
+      </c>
+      <c r="H214" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>231</v>
+      </c>
+      <c r="C215">
+        <v>1</v>
+      </c>
+      <c r="D215" t="s">
+        <v>24</v>
+      </c>
+      <c r="E215">
+        <v>0</v>
+      </c>
+      <c r="F215">
+        <v>0.0</v>
+      </c>
+      <c r="G215">
+        <v>0</v>
+      </c>
+      <c r="H215" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>232</v>
+      </c>
+      <c r="C216">
+        <v>1</v>
+      </c>
+      <c r="D216" t="s">
+        <v>24</v>
+      </c>
+      <c r="E216">
+        <v>0</v>
+      </c>
+      <c r="F216">
+        <v>0.0</v>
+      </c>
+      <c r="G216">
+        <v>0</v>
+      </c>
+      <c r="H216" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217"/>
+      <c r="B217" t="s">
+        <v>233</v>
+      </c>
+      <c r="C217">
+        <v>1</v>
+      </c>
+      <c r="D217" t="s">
+        <v>24</v>
+      </c>
+      <c r="E217">
+        <v>0</v>
+      </c>
+      <c r="F217">
+        <v>0.0</v>
+      </c>
+      <c r="G217">
+        <v>0</v>
+      </c>
+      <c r="H217" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218"/>
+      <c r="B218" t="s">
+        <v>234</v>
+      </c>
+      <c r="C218">
+        <v>4</v>
+      </c>
+      <c r="D218" t="s">
+        <v>24</v>
+      </c>
+      <c r="E218">
+        <v>0</v>
+      </c>
+      <c r="F218">
+        <v>0.0</v>
+      </c>
+      <c r="G218">
+        <v>0</v>
+      </c>
+      <c r="H218" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219"/>
+      <c r="B219" t="s">
+        <v>235</v>
+      </c>
+      <c r="C219">
+        <v>1</v>
+      </c>
+      <c r="D219" t="s">
+        <v>24</v>
+      </c>
+      <c r="E219">
+        <v>0</v>
+      </c>
+      <c r="F219">
+        <v>0.0</v>
+      </c>
+      <c r="G219">
+        <v>0</v>
+      </c>
+      <c r="H219" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220"/>
+      <c r="B220" t="s">
+        <v>236</v>
+      </c>
+      <c r="C220">
+        <v>1</v>
+      </c>
+      <c r="D220" t="s">
+        <v>24</v>
+      </c>
+      <c r="E220">
+        <v>0</v>
+      </c>
+      <c r="F220">
+        <v>0.0</v>
+      </c>
+      <c r="G220">
+        <v>0</v>
+      </c>
+      <c r="H220" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221"/>
+      <c r="B221" t="s">
+        <v>237</v>
+      </c>
+      <c r="C221">
+        <v>1</v>
+      </c>
+      <c r="D221" t="s">
+        <v>24</v>
+      </c>
+      <c r="E221">
+        <v>0</v>
+      </c>
+      <c r="F221">
+        <v>0.0</v>
+      </c>
+      <c r="G221">
+        <v>0</v>
+      </c>
+      <c r="H221" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222"/>
+      <c r="B222" t="s">
+        <v>238</v>
+      </c>
+      <c r="C222">
+        <v>2</v>
+      </c>
+      <c r="D222" t="s">
+        <v>24</v>
+      </c>
+      <c r="E222">
+        <v>0</v>
+      </c>
+      <c r="F222">
+        <v>0.0</v>
+      </c>
+      <c r="G222">
+        <v>0</v>
+      </c>
+      <c r="H222" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223"/>
+      <c r="B223" t="s">
+        <v>239</v>
+      </c>
+      <c r="C223">
+        <v>1</v>
+      </c>
+      <c r="D223" t="s">
+        <v>24</v>
+      </c>
+      <c r="E223">
+        <v>0</v>
+      </c>
+      <c r="F223">
+        <v>0.0</v>
+      </c>
+      <c r="G223">
+        <v>0</v>
+      </c>
+      <c r="H223" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224"/>
+      <c r="B224" t="s">
+        <v>240</v>
+      </c>
+      <c r="C224">
+        <v>1</v>
+      </c>
+      <c r="D224" t="s">
+        <v>24</v>
+      </c>
+      <c r="E224">
+        <v>0</v>
+      </c>
+      <c r="F224">
+        <v>0.0</v>
+      </c>
+      <c r="G224">
+        <v>0</v>
+      </c>
+      <c r="H224" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225"/>
+      <c r="B225" t="s">
+        <v>241</v>
+      </c>
+      <c r="C225">
+        <v>1</v>
+      </c>
+      <c r="D225" t="s">
+        <v>24</v>
+      </c>
+      <c r="E225">
+        <v>0</v>
+      </c>
+      <c r="F225">
+        <v>0.0</v>
+      </c>
+      <c r="G225">
+        <v>0</v>
+      </c>
+      <c r="H225" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>242</v>
+      </c>
+      <c r="C226">
+        <v>1</v>
+      </c>
+      <c r="D226" t="s">
+        <v>24</v>
+      </c>
+      <c r="E226">
+        <v>0</v>
+      </c>
+      <c r="F226">
+        <v>0.0</v>
+      </c>
+      <c r="G226">
+        <v>0</v>
+      </c>
+      <c r="H226" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>243</v>
+      </c>
+      <c r="C227">
+        <v>1</v>
+      </c>
+      <c r="D227" t="s">
+        <v>24</v>
+      </c>
+      <c r="E227">
+        <v>0</v>
+      </c>
+      <c r="F227">
+        <v>0.0</v>
+      </c>
+      <c r="G227">
+        <v>0</v>
+      </c>
+      <c r="H227" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228"/>
+      <c r="B228" t="s">
+        <v>244</v>
+      </c>
+      <c r="C228">
+        <v>2</v>
+      </c>
+      <c r="D228" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228">
+        <v>0</v>
+      </c>
+      <c r="F228">
+        <v>0.0</v>
+      </c>
+      <c r="G228">
+        <v>0</v>
+      </c>
+      <c r="H228" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>245</v>
+      </c>
+      <c r="C229">
+        <v>1</v>
+      </c>
+      <c r="D229" t="s">
+        <v>24</v>
+      </c>
+      <c r="E229">
+        <v>0</v>
+      </c>
+      <c r="F229">
+        <v>0.0</v>
+      </c>
+      <c r="G229">
+        <v>0</v>
+      </c>
+      <c r="H229" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230"/>
+      <c r="B230" t="s">
+        <v>246</v>
+      </c>
+      <c r="C230">
+        <v>1</v>
+      </c>
+      <c r="D230" t="s">
+        <v>24</v>
+      </c>
+      <c r="E230">
+        <v>0</v>
+      </c>
+      <c r="F230">
+        <v>0.0</v>
+      </c>
+      <c r="G230">
+        <v>0</v>
+      </c>
+      <c r="H230" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231"/>
+      <c r="B231" t="s">
+        <v>247</v>
+      </c>
+      <c r="C231">
+        <v>1</v>
+      </c>
+      <c r="D231" t="s">
+        <v>24</v>
+      </c>
+      <c r="E231">
+        <v>0</v>
+      </c>
+      <c r="F231">
+        <v>0.0</v>
+      </c>
+      <c r="G231">
+        <v>0</v>
+      </c>
+      <c r="H231" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232"/>
+      <c r="B232" t="s">
+        <v>248</v>
+      </c>
+      <c r="C232">
+        <v>4</v>
+      </c>
+      <c r="D232" t="s">
+        <v>24</v>
+      </c>
+      <c r="E232">
+        <v>0</v>
+      </c>
+      <c r="F232">
+        <v>0.0</v>
+      </c>
+      <c r="G232">
+        <v>0</v>
+      </c>
+      <c r="H232" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233"/>
+      <c r="B233" t="s">
+        <v>249</v>
+      </c>
+      <c r="C233">
+        <v>1</v>
+      </c>
+      <c r="D233" t="s">
+        <v>24</v>
+      </c>
+      <c r="E233">
+        <v>0</v>
+      </c>
+      <c r="F233">
+        <v>0.0</v>
+      </c>
+      <c r="G233">
+        <v>0</v>
+      </c>
+      <c r="H233" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234"/>
+      <c r="B234" t="s">
+        <v>250</v>
+      </c>
+      <c r="C234">
+        <v>2</v>
+      </c>
+      <c r="D234" t="s">
+        <v>24</v>
+      </c>
+      <c r="E234">
+        <v>0</v>
+      </c>
+      <c r="F234">
+        <v>0.0</v>
+      </c>
+      <c r="G234">
+        <v>0</v>
+      </c>
+      <c r="H234" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235"/>
+      <c r="B235" t="s">
+        <v>251</v>
+      </c>
+      <c r="C235">
+        <v>1</v>
+      </c>
+      <c r="D235" t="s">
+        <v>24</v>
+      </c>
+      <c r="E235">
+        <v>0</v>
+      </c>
+      <c r="F235">
+        <v>0.0</v>
+      </c>
+      <c r="G235">
+        <v>0</v>
+      </c>
+      <c r="H235" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236"/>
+      <c r="B236" t="s">
+        <v>252</v>
+      </c>
+      <c r="C236">
+        <v>2</v>
+      </c>
+      <c r="D236" t="s">
+        <v>24</v>
+      </c>
+      <c r="E236">
+        <v>0</v>
+      </c>
+      <c r="F236">
+        <v>0.0</v>
+      </c>
+      <c r="G236">
+        <v>0</v>
+      </c>
+      <c r="H236" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237"/>
+      <c r="B237" t="s">
+        <v>253</v>
+      </c>
+      <c r="C237">
+        <v>3</v>
+      </c>
+      <c r="D237" t="s">
+        <v>24</v>
+      </c>
+      <c r="E237">
+        <v>0</v>
+      </c>
+      <c r="F237">
+        <v>0.0</v>
+      </c>
+      <c r="G237">
+        <v>0</v>
+      </c>
+      <c r="H237" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238"/>
+      <c r="B238" t="s">
+        <v>254</v>
+      </c>
+      <c r="C238">
+        <v>1</v>
+      </c>
+      <c r="D238" t="s">
+        <v>24</v>
+      </c>
+      <c r="E238">
+        <v>0</v>
+      </c>
+      <c r="F238">
+        <v>0.0</v>
+      </c>
+      <c r="G238">
+        <v>0</v>
+      </c>
+      <c r="H238" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239"/>
+      <c r="B239" t="s">
+        <v>255</v>
+      </c>
+      <c r="C239">
+        <v>1</v>
+      </c>
+      <c r="D239" t="s">
+        <v>24</v>
+      </c>
+      <c r="E239">
+        <v>0</v>
+      </c>
+      <c r="F239">
+        <v>0.0</v>
+      </c>
+      <c r="G239">
+        <v>0</v>
+      </c>
+      <c r="H239" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240"/>
+      <c r="B240" t="s">
+        <v>256</v>
+      </c>
+      <c r="C240">
+        <v>1</v>
+      </c>
+      <c r="D240" t="s">
+        <v>24</v>
+      </c>
+      <c r="E240">
+        <v>0</v>
+      </c>
+      <c r="F240">
+        <v>0.0</v>
+      </c>
+      <c r="G240">
+        <v>0</v>
+      </c>
+      <c r="H240" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241"/>
+      <c r="B241" t="s">
+        <v>257</v>
+      </c>
+      <c r="C241">
+        <v>1</v>
+      </c>
+      <c r="D241" t="s">
+        <v>24</v>
+      </c>
+      <c r="E241">
+        <v>0</v>
+      </c>
+      <c r="F241">
+        <v>0.0</v>
+      </c>
+      <c r="G241">
+        <v>0</v>
+      </c>
+      <c r="H241" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242"/>
+      <c r="B242" t="s">
+        <v>258</v>
+      </c>
+      <c r="C242">
+        <v>1</v>
+      </c>
+      <c r="D242" t="s">
+        <v>24</v>
+      </c>
+      <c r="E242">
+        <v>0</v>
+      </c>
+      <c r="F242">
+        <v>0.0</v>
+      </c>
+      <c r="G242">
+        <v>0</v>
+      </c>
+      <c r="H242" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243"/>
+      <c r="B243" t="s">
+        <v>259</v>
+      </c>
+      <c r="C243">
+        <v>1</v>
+      </c>
+      <c r="D243" t="s">
+        <v>24</v>
+      </c>
+      <c r="E243">
+        <v>0</v>
+      </c>
+      <c r="F243">
+        <v>0.0</v>
+      </c>
+      <c r="G243">
+        <v>0</v>
+      </c>
+      <c r="H243" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244"/>
+      <c r="B244" t="s">
+        <v>260</v>
+      </c>
+      <c r="C244">
+        <v>1</v>
+      </c>
+      <c r="D244" t="s">
+        <v>24</v>
+      </c>
+      <c r="E244">
+        <v>0</v>
+      </c>
+      <c r="F244">
+        <v>0.0</v>
+      </c>
+      <c r="G244">
+        <v>0</v>
+      </c>
+      <c r="H244" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245"/>
+      <c r="B245" t="s">
+        <v>261</v>
+      </c>
+      <c r="C245">
+        <v>1</v>
+      </c>
+      <c r="D245" t="s">
+        <v>24</v>
+      </c>
+      <c r="E245">
+        <v>0</v>
+      </c>
+      <c r="F245">
+        <v>0.0</v>
+      </c>
+      <c r="G245">
+        <v>0</v>
+      </c>
+      <c r="H245" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246"/>
+      <c r="B246" t="s">
+        <v>262</v>
+      </c>
+      <c r="C246">
+        <v>1</v>
+      </c>
+      <c r="D246" t="s">
+        <v>24</v>
+      </c>
+      <c r="E246">
+        <v>0</v>
+      </c>
+      <c r="F246">
+        <v>0.0</v>
+      </c>
+      <c r="G246">
+        <v>0</v>
+      </c>
+      <c r="H246" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247"/>
+      <c r="B247" t="s">
+        <v>263</v>
+      </c>
+      <c r="C247">
+        <v>1</v>
+      </c>
+      <c r="D247" t="s">
+        <v>24</v>
+      </c>
+      <c r="E247">
+        <v>0</v>
+      </c>
+      <c r="F247">
+        <v>0.0</v>
+      </c>
+      <c r="G247">
+        <v>0</v>
+      </c>
+      <c r="H247" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248"/>
+      <c r="B248" t="s">
+        <v>264</v>
+      </c>
+      <c r="C248">
+        <v>1</v>
+      </c>
+      <c r="D248" t="s">
+        <v>24</v>
+      </c>
+      <c r="E248">
+        <v>0</v>
+      </c>
+      <c r="F248">
+        <v>0.0</v>
+      </c>
+      <c r="G248">
+        <v>0</v>
+      </c>
+      <c r="H248" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249"/>
+      <c r="B249" t="s">
+        <v>265</v>
+      </c>
+      <c r="C249">
+        <v>1</v>
+      </c>
+      <c r="D249" t="s">
+        <v>24</v>
+      </c>
+      <c r="E249">
+        <v>0</v>
+      </c>
+      <c r="F249">
+        <v>0.0</v>
+      </c>
+      <c r="G249">
+        <v>0</v>
+      </c>
+      <c r="H249" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250"/>
+      <c r="B250" t="s">
+        <v>266</v>
+      </c>
+      <c r="C250">
+        <v>1</v>
+      </c>
+      <c r="D250" t="s">
+        <v>24</v>
+      </c>
+      <c r="E250">
+        <v>0</v>
+      </c>
+      <c r="F250">
+        <v>0.0</v>
+      </c>
+      <c r="G250">
+        <v>0</v>
+      </c>
+      <c r="H250" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251"/>
+      <c r="B251" t="s">
+        <v>267</v>
+      </c>
+      <c r="C251">
+        <v>1</v>
+      </c>
+      <c r="D251" t="s">
+        <v>24</v>
+      </c>
+      <c r="E251">
+        <v>0</v>
+      </c>
+      <c r="F251">
+        <v>0.0</v>
+      </c>
+      <c r="G251">
+        <v>0</v>
+      </c>
+      <c r="H251" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252"/>
+      <c r="B252" t="s">
+        <v>268</v>
+      </c>
+      <c r="C252">
+        <v>1</v>
+      </c>
+      <c r="D252" t="s">
+        <v>24</v>
+      </c>
+      <c r="E252">
+        <v>0</v>
+      </c>
+      <c r="F252">
+        <v>0.0</v>
+      </c>
+      <c r="G252">
+        <v>0</v>
+      </c>
+      <c r="H252" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253"/>
+      <c r="B253" t="s">
+        <v>269</v>
+      </c>
+      <c r="C253">
+        <v>1</v>
+      </c>
+      <c r="D253" t="s">
+        <v>24</v>
+      </c>
+      <c r="E253">
+        <v>0</v>
+      </c>
+      <c r="F253">
+        <v>0.0</v>
+      </c>
+      <c r="G253">
+        <v>0</v>
+      </c>
+      <c r="H253" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254"/>
+      <c r="B254" t="s">
+        <v>270</v>
+      </c>
+      <c r="C254">
+        <v>1</v>
+      </c>
+      <c r="D254" t="s">
+        <v>24</v>
+      </c>
+      <c r="E254">
+        <v>0</v>
+      </c>
+      <c r="F254">
+        <v>0.0</v>
+      </c>
+      <c r="G254">
+        <v>0</v>
+      </c>
+      <c r="H254" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255"/>
+      <c r="B255" t="s">
+        <v>271</v>
+      </c>
+      <c r="C255">
+        <v>1</v>
+      </c>
+      <c r="D255" t="s">
+        <v>24</v>
+      </c>
+      <c r="E255">
+        <v>0</v>
+      </c>
+      <c r="F255">
+        <v>0.0</v>
+      </c>
+      <c r="G255">
+        <v>0</v>
+      </c>
+      <c r="H255" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256"/>
+      <c r="B256" t="s">
+        <v>272</v>
+      </c>
+      <c r="C256">
+        <v>5</v>
+      </c>
+      <c r="D256" t="s">
+        <v>24</v>
+      </c>
+      <c r="E256">
+        <v>0</v>
+      </c>
+      <c r="F256">
+        <v>0.0</v>
+      </c>
+      <c r="G256">
+        <v>0</v>
+      </c>
+      <c r="H256" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257"/>
+      <c r="B257" t="s">
+        <v>273</v>
+      </c>
+      <c r="C257">
+        <v>1</v>
+      </c>
+      <c r="D257" t="s">
+        <v>24</v>
+      </c>
+      <c r="E257">
+        <v>0</v>
+      </c>
+      <c r="F257">
+        <v>0.0</v>
+      </c>
+      <c r="G257">
+        <v>0</v>
+      </c>
+      <c r="H257" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258"/>
+      <c r="B258" t="s">
+        <v>274</v>
+      </c>
+      <c r="C258">
+        <v>1</v>
+      </c>
+      <c r="D258" t="s">
+        <v>24</v>
+      </c>
+      <c r="E258">
+        <v>0</v>
+      </c>
+      <c r="F258">
+        <v>0.0</v>
+      </c>
+      <c r="G258">
+        <v>0</v>
+      </c>
+      <c r="H258" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259"/>
+      <c r="B259" t="s">
+        <v>275</v>
+      </c>
+      <c r="C259">
+        <v>1</v>
+      </c>
+      <c r="D259" t="s">
+        <v>24</v>
+      </c>
+      <c r="E259">
+        <v>0</v>
+      </c>
+      <c r="F259">
+        <v>0.0</v>
+      </c>
+      <c r="G259">
+        <v>0</v>
+      </c>
+      <c r="H259" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260"/>
+      <c r="B260" t="s">
+        <v>276</v>
+      </c>
+      <c r="C260">
+        <v>1</v>
+      </c>
+      <c r="D260" t="s">
+        <v>24</v>
+      </c>
+      <c r="E260">
+        <v>0</v>
+      </c>
+      <c r="F260">
+        <v>0.0</v>
+      </c>
+      <c r="G260">
+        <v>0</v>
+      </c>
+      <c r="H260" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261"/>
+      <c r="B261" t="s">
+        <v>277</v>
+      </c>
+      <c r="C261">
+        <v>1</v>
+      </c>
+      <c r="D261" t="s">
+        <v>24</v>
+      </c>
+      <c r="E261">
+        <v>0</v>
+      </c>
+      <c r="F261">
+        <v>0.0</v>
+      </c>
+      <c r="G261">
+        <v>0</v>
+      </c>
+      <c r="H261" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262"/>
+      <c r="B262" t="s">
+        <v>278</v>
+      </c>
+      <c r="C262">
+        <v>2</v>
+      </c>
+      <c r="D262" t="s">
+        <v>24</v>
+      </c>
+      <c r="E262">
+        <v>0</v>
+      </c>
+      <c r="F262">
+        <v>0.0</v>
+      </c>
+      <c r="G262">
+        <v>0</v>
+      </c>
+      <c r="H262" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263"/>
+      <c r="B263" t="s">
+        <v>279</v>
+      </c>
+      <c r="C263">
+        <v>1</v>
+      </c>
+      <c r="D263" t="s">
+        <v>24</v>
+      </c>
+      <c r="E263">
+        <v>0</v>
+      </c>
+      <c r="F263">
+        <v>0.0</v>
+      </c>
+      <c r="G263">
+        <v>0</v>
+      </c>
+      <c r="H263" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264"/>
+      <c r="B264" t="s">
+        <v>280</v>
+      </c>
+      <c r="C264">
+        <v>1</v>
+      </c>
+      <c r="D264" t="s">
+        <v>24</v>
+      </c>
+      <c r="E264">
+        <v>0</v>
+      </c>
+      <c r="F264">
+        <v>0.0</v>
+      </c>
+      <c r="G264">
+        <v>0</v>
+      </c>
+      <c r="H264" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265"/>
+      <c r="B265" t="s">
+        <v>281</v>
+      </c>
+      <c r="C265">
+        <v>1</v>
+      </c>
+      <c r="D265" t="s">
+        <v>24</v>
+      </c>
+      <c r="E265">
+        <v>0</v>
+      </c>
+      <c r="F265">
+        <v>0.0</v>
+      </c>
+      <c r="G265">
+        <v>0</v>
+      </c>
+      <c r="H265" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266"/>
+      <c r="B266" t="s">
+        <v>282</v>
+      </c>
+      <c r="C266">
+        <v>1</v>
+      </c>
+      <c r="D266" t="s">
+        <v>24</v>
+      </c>
+      <c r="E266">
+        <v>0</v>
+      </c>
+      <c r="F266">
+        <v>0.0</v>
+      </c>
+      <c r="G266">
+        <v>0</v>
+      </c>
+      <c r="H266" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267"/>
+      <c r="B267" t="s">
+        <v>283</v>
+      </c>
+      <c r="C267">
+        <v>1</v>
+      </c>
+      <c r="D267" t="s">
+        <v>24</v>
+      </c>
+      <c r="E267">
+        <v>0</v>
+      </c>
+      <c r="F267">
+        <v>0.0</v>
+      </c>
+      <c r="G267">
+        <v>0</v>
+      </c>
+      <c r="H267" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268"/>
+      <c r="B268" t="s">
+        <v>284</v>
+      </c>
+      <c r="C268">
+        <v>1</v>
+      </c>
+      <c r="D268" t="s">
+        <v>24</v>
+      </c>
+      <c r="E268">
+        <v>0</v>
+      </c>
+      <c r="F268">
+        <v>0.0</v>
+      </c>
+      <c r="G268">
+        <v>0</v>
+      </c>
+      <c r="H268" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269"/>
+      <c r="B269" t="s">
+        <v>285</v>
+      </c>
+      <c r="C269">
+        <v>1</v>
+      </c>
+      <c r="D269" t="s">
+        <v>24</v>
+      </c>
+      <c r="E269">
+        <v>0</v>
+      </c>
+      <c r="F269">
+        <v>0.0</v>
+      </c>
+      <c r="G269">
+        <v>0</v>
+      </c>
+      <c r="H269" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270"/>
+      <c r="B270" t="s">
+        <v>286</v>
+      </c>
+      <c r="C270">
+        <v>1</v>
+      </c>
+      <c r="D270" t="s">
+        <v>24</v>
+      </c>
+      <c r="E270">
+        <v>0</v>
+      </c>
+      <c r="F270">
+        <v>0.0</v>
+      </c>
+      <c r="G270">
+        <v>0</v>
+      </c>
+      <c r="H270" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271"/>
+      <c r="B271" t="s">
+        <v>287</v>
+      </c>
+      <c r="C271">
+        <v>1</v>
+      </c>
+      <c r="D271" t="s">
+        <v>24</v>
+      </c>
+      <c r="E271">
+        <v>0</v>
+      </c>
+      <c r="F271">
+        <v>0.0</v>
+      </c>
+      <c r="G271">
+        <v>0</v>
+      </c>
+      <c r="H271" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272"/>
+      <c r="B272" t="s">
+        <v>288</v>
+      </c>
+      <c r="C272">
+        <v>1</v>
+      </c>
+      <c r="D272" t="s">
+        <v>24</v>
+      </c>
+      <c r="E272">
+        <v>0</v>
+      </c>
+      <c r="F272">
+        <v>0.0</v>
+      </c>
+      <c r="G272">
+        <v>0</v>
+      </c>
+      <c r="H272" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273"/>
+      <c r="B273" t="s">
+        <v>289</v>
+      </c>
+      <c r="C273">
+        <v>1</v>
+      </c>
+      <c r="D273" t="s">
+        <v>24</v>
+      </c>
+      <c r="E273">
+        <v>0</v>
+      </c>
+      <c r="F273">
+        <v>0.0</v>
+      </c>
+      <c r="G273">
+        <v>0</v>
+      </c>
+      <c r="H273" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274"/>
+      <c r="B274" t="s">
+        <v>290</v>
+      </c>
+      <c r="C274">
+        <v>2</v>
+      </c>
+      <c r="D274" t="s">
+        <v>24</v>
+      </c>
+      <c r="E274">
+        <v>0</v>
+      </c>
+      <c r="F274">
+        <v>0.0</v>
+      </c>
+      <c r="G274">
+        <v>0</v>
+      </c>
+      <c r="H274" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275"/>
+      <c r="B275" t="s">
+        <v>291</v>
+      </c>
+      <c r="C275">
+        <v>1</v>
+      </c>
+      <c r="D275" t="s">
+        <v>24</v>
+      </c>
+      <c r="E275">
+        <v>0</v>
+      </c>
+      <c r="F275">
+        <v>0.0</v>
+      </c>
+      <c r="G275">
+        <v>0</v>
+      </c>
+      <c r="H275" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276"/>
+      <c r="B276" t="s">
+        <v>292</v>
+      </c>
+      <c r="C276">
+        <v>1</v>
+      </c>
+      <c r="D276" t="s">
+        <v>24</v>
+      </c>
+      <c r="E276">
+        <v>0</v>
+      </c>
+      <c r="F276">
+        <v>0.0</v>
+      </c>
+      <c r="G276">
+        <v>0</v>
+      </c>
+      <c r="H276" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277"/>
+      <c r="B277" t="s">
+        <v>293</v>
+      </c>
+      <c r="C277">
+        <v>3</v>
+      </c>
+      <c r="D277" t="s">
+        <v>24</v>
+      </c>
+      <c r="E277">
+        <v>0</v>
+      </c>
+      <c r="F277">
+        <v>0.0</v>
+      </c>
+      <c r="G277">
+        <v>0</v>
+      </c>
+      <c r="H277" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278"/>
+      <c r="B278" t="s">
+        <v>294</v>
+      </c>
+      <c r="C278">
+        <v>1</v>
+      </c>
+      <c r="D278" t="s">
+        <v>24</v>
+      </c>
+      <c r="E278">
+        <v>0</v>
+      </c>
+      <c r="F278">
+        <v>0.0</v>
+      </c>
+      <c r="G278">
+        <v>0</v>
+      </c>
+      <c r="H278" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279"/>
+      <c r="B279" t="s">
+        <v>295</v>
+      </c>
+      <c r="C279">
+        <v>1</v>
+      </c>
+      <c r="D279" t="s">
+        <v>24</v>
+      </c>
+      <c r="E279">
+        <v>0</v>
+      </c>
+      <c r="F279">
+        <v>0.0</v>
+      </c>
+      <c r="G279">
+        <v>0</v>
+      </c>
+      <c r="H279" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280"/>
+      <c r="B280" t="s">
+        <v>296</v>
+      </c>
+      <c r="C280">
+        <v>1</v>
+      </c>
+      <c r="D280" t="s">
+        <v>24</v>
+      </c>
+      <c r="E280">
+        <v>0</v>
+      </c>
+      <c r="F280">
+        <v>0.0</v>
+      </c>
+      <c r="G280">
+        <v>0</v>
+      </c>
+      <c r="H280" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281"/>
+      <c r="B281" t="s">
+        <v>297</v>
+      </c>
+      <c r="C281">
+        <v>1</v>
+      </c>
+      <c r="D281" t="s">
+        <v>24</v>
+      </c>
+      <c r="E281">
+        <v>0</v>
+      </c>
+      <c r="F281">
+        <v>0.0</v>
+      </c>
+      <c r="G281">
+        <v>0</v>
+      </c>
+      <c r="H281" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282"/>
+      <c r="B282" t="s">
+        <v>298</v>
+      </c>
+      <c r="C282">
+        <v>2</v>
+      </c>
+      <c r="D282" t="s">
+        <v>24</v>
+      </c>
+      <c r="E282">
+        <v>0</v>
+      </c>
+      <c r="F282">
+        <v>0.0</v>
+      </c>
+      <c r="G282">
+        <v>0</v>
+      </c>
+      <c r="H282" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283"/>
+      <c r="B283" t="s">
+        <v>299</v>
+      </c>
+      <c r="C283">
+        <v>1</v>
+      </c>
+      <c r="D283" t="s">
+        <v>24</v>
+      </c>
+      <c r="E283">
+        <v>0</v>
+      </c>
+      <c r="F283">
+        <v>0.0</v>
+      </c>
+      <c r="G283">
+        <v>0</v>
+      </c>
+      <c r="H283" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284"/>
+      <c r="B284" t="s">
+        <v>300</v>
+      </c>
+      <c r="C284">
+        <v>2</v>
+      </c>
+      <c r="D284" t="s">
+        <v>24</v>
+      </c>
+      <c r="E284">
+        <v>0</v>
+      </c>
+      <c r="F284"/>
+      <c r="G284">
+        <v>0</v>
+      </c>
+      <c r="H284" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285"/>
+      <c r="B285" t="s">
+        <v>301</v>
+      </c>
+      <c r="C285">
+        <v>1</v>
+      </c>
+      <c r="D285" t="s">
+        <v>24</v>
+      </c>
+      <c r="E285">
+        <v>0</v>
+      </c>
+      <c r="F285"/>
+      <c r="G285">
+        <v>0</v>
+      </c>
+      <c r="H285" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286"/>
+      <c r="B286" t="s">
+        <v>302</v>
+      </c>
+      <c r="C286">
+        <v>1</v>
+      </c>
+      <c r="D286" t="s">
+        <v>24</v>
+      </c>
+      <c r="E286">
+        <v>0</v>
+      </c>
+      <c r="F286"/>
+      <c r="G286">
+        <v>0</v>
+      </c>
+      <c r="H286" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287"/>
+      <c r="B287" t="s">
+        <v>303</v>
+      </c>
+      <c r="C287">
+        <v>2</v>
+      </c>
+      <c r="D287" t="s">
+        <v>24</v>
+      </c>
+      <c r="E287">
+        <v>0</v>
+      </c>
+      <c r="F287"/>
+      <c r="G287">
+        <v>0</v>
+      </c>
+      <c r="H287" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288"/>
+      <c r="B288" t="s">
+        <v>304</v>
+      </c>
+      <c r="C288">
+        <v>3</v>
+      </c>
+      <c r="D288" t="s">
+        <v>24</v>
+      </c>
+      <c r="E288">
+        <v>0</v>
+      </c>
+      <c r="F288"/>
+      <c r="G288">
+        <v>0</v>
+      </c>
+      <c r="H288" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289"/>
+      <c r="B289" t="s">
+        <v>305</v>
+      </c>
+      <c r="C289">
+        <v>1</v>
+      </c>
+      <c r="D289" t="s">
+        <v>24</v>
+      </c>
+      <c r="E289">
+        <v>0</v>
+      </c>
+      <c r="F289"/>
+      <c r="G289">
+        <v>0</v>
+      </c>
+      <c r="H289" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290"/>
+      <c r="B290" t="s">
+        <v>306</v>
+      </c>
+      <c r="C290">
+        <v>2</v>
+      </c>
+      <c r="D290" t="s">
+        <v>24</v>
+      </c>
+      <c r="E290">
+        <v>0</v>
+      </c>
+      <c r="F290"/>
+      <c r="G290">
+        <v>0</v>
+      </c>
+      <c r="H290" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291"/>
+      <c r="B291" t="s">
+        <v>307</v>
+      </c>
+      <c r="C291">
+        <v>2</v>
+      </c>
+      <c r="D291" t="s">
+        <v>24</v>
+      </c>
+      <c r="E291">
+        <v>0</v>
+      </c>
+      <c r="F291"/>
+      <c r="G291">
+        <v>0</v>
+      </c>
+      <c r="H291" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292"/>
+      <c r="B292" t="s">
+        <v>308</v>
+      </c>
+      <c r="C292">
+        <v>1</v>
+      </c>
+      <c r="D292" t="s">
+        <v>24</v>
+      </c>
+      <c r="E292">
+        <v>0</v>
+      </c>
+      <c r="F292"/>
+      <c r="G292">
+        <v>0</v>
+      </c>
+      <c r="H292" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293"/>
+      <c r="B293" t="s">
+        <v>309</v>
+      </c>
+      <c r="C293">
+        <v>1</v>
+      </c>
+      <c r="D293" t="s">
+        <v>24</v>
+      </c>
+      <c r="E293">
+        <v>0</v>
+      </c>
+      <c r="F293"/>
+      <c r="G293">
+        <v>0</v>
+      </c>
+      <c r="H293" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294"/>
+      <c r="B294" t="s">
+        <v>310</v>
+      </c>
+      <c r="C294">
+        <v>2</v>
+      </c>
+      <c r="D294" t="s">
+        <v>24</v>
+      </c>
+      <c r="E294">
+        <v>0</v>
+      </c>
+      <c r="F294"/>
+      <c r="G294">
+        <v>0</v>
+      </c>
+      <c r="H294" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295"/>
+      <c r="B295" t="s">
+        <v>311</v>
+      </c>
+      <c r="C295">
+        <v>1</v>
+      </c>
+      <c r="D295" t="s">
+        <v>24</v>
+      </c>
+      <c r="E295">
+        <v>0</v>
+      </c>
+      <c r="F295"/>
+      <c r="G295">
+        <v>0</v>
+      </c>
+      <c r="H295" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296"/>
+      <c r="B296" t="s">
+        <v>312</v>
+      </c>
+      <c r="C296">
+        <v>2</v>
+      </c>
+      <c r="D296" t="s">
+        <v>24</v>
+      </c>
+      <c r="E296">
+        <v>0</v>
+      </c>
+      <c r="F296"/>
+      <c r="G296">
+        <v>0</v>
+      </c>
+      <c r="H296" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297"/>
+      <c r="B297" t="s">
+        <v>313</v>
+      </c>
+      <c r="C297">
+        <v>1</v>
+      </c>
+      <c r="D297" t="s">
+        <v>24</v>
+      </c>
+      <c r="E297">
+        <v>0</v>
+      </c>
+      <c r="F297"/>
+      <c r="G297">
+        <v>0</v>
+      </c>
+      <c r="H297" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298"/>
+      <c r="B298" t="s">
+        <v>314</v>
+      </c>
+      <c r="C298">
+        <v>1</v>
+      </c>
+      <c r="D298" t="s">
+        <v>24</v>
+      </c>
+      <c r="E298">
+        <v>0</v>
+      </c>
+      <c r="F298"/>
+      <c r="G298">
+        <v>0</v>
+      </c>
+      <c r="H298" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299"/>
+      <c r="B299" t="s">
+        <v>315</v>
+      </c>
+      <c r="C299">
+        <v>1</v>
+      </c>
+      <c r="D299" t="s">
+        <v>24</v>
+      </c>
+      <c r="E299">
+        <v>0</v>
+      </c>
+      <c r="F299"/>
+      <c r="G299">
+        <v>0</v>
+      </c>
+      <c r="H299" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300"/>
+      <c r="B300" t="s">
+        <v>316</v>
+      </c>
+      <c r="C300">
+        <v>2</v>
+      </c>
+      <c r="D300" t="s">
+        <v>24</v>
+      </c>
+      <c r="E300">
+        <v>0</v>
+      </c>
+      <c r="F300"/>
+      <c r="G300">
+        <v>0</v>
+      </c>
+      <c r="H300" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301"/>
+      <c r="B301" t="s">
+        <v>317</v>
+      </c>
+      <c r="C301">
+        <v>1</v>
+      </c>
+      <c r="D301" t="s">
+        <v>24</v>
+      </c>
+      <c r="E301">
+        <v>0</v>
+      </c>
+      <c r="F301"/>
+      <c r="G301">
+        <v>0</v>
+      </c>
+      <c r="H301" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">