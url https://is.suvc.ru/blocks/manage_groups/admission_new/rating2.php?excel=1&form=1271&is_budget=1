--- v1 (2026-08-03)
+++ v2 (2026-10-02)
@@ -12,1004 +12,791 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Скарюкин Кирилл Дмитриевич</t>
+    <t>Чернаева Виктория Ивановна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Михайлова Маргарита Александровна</t>
+  </si>
+  <si>
+    <t>Мухамедьянова Арина Руслановна</t>
+  </si>
+  <si>
+    <t>Куликов Виктор Денисович</t>
+  </si>
+  <si>
+    <t>Волков Данила Алексеевич</t>
+  </si>
+  <si>
+    <t>Карташов Никита Семёнович</t>
+  </si>
+  <si>
+    <t>Воронина Арина Денисовна</t>
+  </si>
+  <si>
+    <t>Каримов Владислав Наилевич</t>
+  </si>
+  <si>
+    <t>Николайчиков Артём Русланович</t>
+  </si>
+  <si>
+    <t>Мусина Анастасия Дамировна</t>
+  </si>
+  <si>
+    <t>Шегалеев Глеб Борисович</t>
+  </si>
+  <si>
+    <t>Верещагин Юрий Ильич</t>
+  </si>
+  <si>
+    <t>Ренер Елизавета Сергеевна</t>
+  </si>
+  <si>
+    <t>Буркова Татьяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Жумобаева Регина Маратовна</t>
+  </si>
+  <si>
+    <t>Овсянникова Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Политико Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Юнусова Алсу Рифкатовна</t>
+  </si>
+  <si>
+    <t>Бауэр Александра Валерьевна</t>
+  </si>
+  <si>
+    <t>Корец София Андреевна</t>
+  </si>
+  <si>
+    <t>Кучина Анастасия Викторовна</t>
+  </si>
+  <si>
+    <t>Габидуллина Елена Руслановна</t>
+  </si>
+  <si>
+    <t>Янбаева Алия Раилевна</t>
+  </si>
+  <si>
+    <t>Фазлетдинова Вилена Эдуардовна</t>
+  </si>
+  <si>
+    <t>Филиппов Даниил Евгеньевич</t>
+  </si>
+  <si>
+    <t>Захарова Надежда Витальевна</t>
+  </si>
+  <si>
+    <t>Инина Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Шмидт Ева Игоревна</t>
+  </si>
+  <si>
+    <t>Иштуганов Дамир Альфридович</t>
+  </si>
+  <si>
+    <t>Ягафарова Дарина Ильдаровна</t>
+  </si>
+  <si>
+    <t>Блинов Артём Александрович</t>
+  </si>
+  <si>
+    <t>Казунина Любовь Александровна</t>
+  </si>
+  <si>
+    <t>Шрейбер Владислава Витальевна</t>
+  </si>
+  <si>
+    <t>Шумилина Ксения Ивановна</t>
+  </si>
+  <si>
+    <t>Кожакина Полина Васильевна</t>
+  </si>
+  <si>
+    <t>Кочетов Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Подкорытов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Самко Михаил Викторович</t>
+  </si>
+  <si>
+    <t>Фаюршина Альбина Раулевна</t>
+  </si>
+  <si>
+    <t>Архипов Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Юсупов Динис Вадимович</t>
+  </si>
+  <si>
+    <t>Шушлянников Илья Владиславович</t>
+  </si>
+  <si>
+    <t>Березовский Михаил Сергеевич</t>
+  </si>
+  <si>
+    <t>Светашова Камилла Вячеславовна</t>
+  </si>
+  <si>
+    <t>Антропова Анастасия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Ермаков Степан Иванович</t>
+  </si>
+  <si>
+    <t>Тарвид Ульяна Денисовна</t>
+  </si>
+  <si>
+    <t>Сорокина Ксения Алексеевна</t>
+  </si>
+  <si>
+    <t>Бузаев Марк Сергеевич</t>
+  </si>
+  <si>
+    <t>Киргитенко Владислав Евгеньевич</t>
+  </si>
+  <si>
+    <t>Газизов Данил Эдуардович</t>
+  </si>
+  <si>
+    <t>Травина Вероника Александровна</t>
   </si>
   <si>
     <t>копия</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
-[...38 lines deleted...]
-    <t>Титова Полина Игоревна</t>
+    <t>Рекомендован к зачислению по договору</t>
+  </si>
+  <si>
+    <t>Ледовских Иван Александрович</t>
+  </si>
+  <si>
+    <t>Галимов Артур Маратович</t>
+  </si>
+  <si>
+    <t>Леонова Олеся Сергеевна</t>
+  </si>
+  <si>
+    <t>Девятков Степан Олегович</t>
+  </si>
+  <si>
+    <t>Хасанов Даниэль Рустамович</t>
+  </si>
+  <si>
+    <t>Власов Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Симовская Злата Андреевна</t>
+  </si>
+  <si>
+    <t>Ишмухаметова Раксана Эльдаровна</t>
+  </si>
+  <si>
+    <t>Коледин Матвей Иванович</t>
+  </si>
+  <si>
+    <t>Панин Лев Михайлович</t>
+  </si>
+  <si>
+    <t>Мартынова Нина Николаевна</t>
+  </si>
+  <si>
+    <t>Тарасов Андрей Игоревич</t>
+  </si>
+  <si>
+    <t>Маслий Егор Павлович</t>
+  </si>
+  <si>
+    <t>Аверина Оксана Алексеевна</t>
+  </si>
+  <si>
+    <t>Князькин Анатолий Иванович</t>
+  </si>
+  <si>
+    <t>Кириленко Александр Васильевич</t>
+  </si>
+  <si>
+    <t>Безряднов Даниил Андреевич</t>
+  </si>
+  <si>
+    <t>Азамбаева Диана Тамерлановна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
-[...397 lines deleted...]
-  <si>
     <t>Альтапова Аделина Раисовна</t>
   </si>
   <si>
     <t>Аракчеева Алёна Вячеславовна</t>
   </si>
   <si>
     <t>Аушев Данил Витальевич</t>
   </si>
   <si>
     <t>Афанасьев Тимофей Васильевич</t>
   </si>
   <si>
     <t>Баймуратова Милена Рафизовна</t>
   </si>
   <si>
+    <t>Баймухаметова Лариса Марсельевна</t>
+  </si>
+  <si>
+    <t>Баракова Ольга Ивановна</t>
+  </si>
+  <si>
     <t>Баранов Матвей Ильич</t>
   </si>
   <si>
     <t>Батухтин Павел Николаевич</t>
   </si>
   <si>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
     <t>Бахитов Денис Вадимович</t>
   </si>
   <si>
-    <t>Белканова Анастасия Ильинична</t>
-[...4 lines deleted...]
-  <si>
     <t>Беляков Михаил Андреевич</t>
   </si>
   <si>
     <t>Белякова Елизавета Андреевна</t>
   </si>
   <si>
     <t>Бердникова Светлана Николаевна</t>
   </si>
   <si>
     <t>Берстенёва Ангелина Ильинична</t>
   </si>
   <si>
     <t>Блажко Даниил Захарович</t>
   </si>
   <si>
+    <t>Большаков Данил Артемович</t>
+  </si>
+  <si>
+    <t>Булдашева Анастасия Артемовна</t>
+  </si>
+  <si>
+    <t>Вальчишин Никита Витальевич</t>
+  </si>
+  <si>
+    <t>Ваньков Артём Витальевич</t>
+  </si>
+  <si>
+    <t>Варваров Радомир Дмитриевич</t>
+  </si>
+  <si>
+    <t>Васильева Алиса Николаевна</t>
+  </si>
+  <si>
+    <t>Васильева Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Власова Кристина Ильинична</t>
+  </si>
+  <si>
+    <t>Волков Илья Дмитриевич</t>
+  </si>
+  <si>
+    <t>Воронкова Юлия Витальевна</t>
+  </si>
+  <si>
+    <t>Габбасов Ильяс Вильданович</t>
+  </si>
+  <si>
+    <t>Гарипов Богдан Альбертович</t>
+  </si>
+  <si>
+    <t>Гаршенин Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Герасименко Эвелина Олеговна</t>
+  </si>
+  <si>
+    <t>Гилев Михаил Анатольевич</t>
+  </si>
+  <si>
+    <t>Головков Егор Владимирович</t>
+  </si>
+  <si>
+    <t>Григорьев Илья Леонидович</t>
+  </si>
+  <si>
+    <t>Губанова Татьяна Юрьевна</t>
+  </si>
+  <si>
+    <t>Давлетшина Айзида Гарифулловна</t>
+  </si>
+  <si>
+    <t>Дедюлина Елизавета Витальевна</t>
+  </si>
+  <si>
+    <t>Десятков Кирилл Олегович</t>
+  </si>
+  <si>
+    <t>Дмитриева Ксения Владимировна</t>
+  </si>
+  <si>
+    <t>Домина Варвара Олеговна</t>
+  </si>
+  <si>
+    <t>Донич Софья Александровна</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Егиазарян Каринэ Мушеговна</t>
+  </si>
+  <si>
+    <t>Ерастова Марина Владимировна</t>
+  </si>
+  <si>
+    <t>Ефименко Максим Анатольевич</t>
+  </si>
+  <si>
+    <t>Жаринова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Жукова Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Загоняев Иван Васильевич</t>
+  </si>
+  <si>
+    <t>Зарипова Эмилия Шамилевна</t>
+  </si>
+  <si>
+    <t>Ильин Иван Юрьевич</t>
+  </si>
+  <si>
+    <t>Ишбулатова Эльвира Рамилевна</t>
+  </si>
+  <si>
+    <t>Ишимова Амина Мирлановна</t>
+  </si>
+  <si>
+    <t>Казеева Регина Маратовна</t>
+  </si>
+  <si>
+    <t>Карамышева Алия Николаевна</t>
+  </si>
+  <si>
+    <t>Карачёва Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Кленин Андрей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Ковалевский Владимир Валерьевич</t>
+  </si>
+  <si>
+    <t>Коваленко Ксения Андреевна</t>
+  </si>
+  <si>
+    <t>Коваль Олег Андреевич</t>
+  </si>
+  <si>
+    <t>Козленков Андрей Александрович</t>
+  </si>
+  <si>
+    <t>Коломенский Степан Сергеевич</t>
+  </si>
+  <si>
+    <t>Конев Степан Алексеевич</t>
+  </si>
+  <si>
+    <t>Копылова Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Костенко Кира Максимовна</t>
+  </si>
+  <si>
+    <t>Костина Маргарита Михайловна</t>
+  </si>
+  <si>
+    <t>Криволапова Виктория Вадимовна</t>
+  </si>
+  <si>
+    <t>Кузнецова Алисия Ивановна</t>
+  </si>
+  <si>
+    <t>Купенова Лилия Арслановна</t>
+  </si>
+  <si>
+    <t>Кустов Иван Леонидович</t>
+  </si>
+  <si>
+    <t>Лаптандер Валерия Артуровна</t>
+  </si>
+  <si>
+    <t>Латыпов Ильдан Илнурович</t>
+  </si>
+  <si>
+    <t>Леготин Андрей Вадимович</t>
+  </si>
+  <si>
+    <t>Лисицин Семён Алексеевич</t>
+  </si>
+  <si>
+    <t>Логиновская Наталья Владимировна</t>
+  </si>
+  <si>
+    <t>Люминарская Ксения Романовна</t>
+  </si>
+  <si>
+    <t>Ляшкова Виктория Ильнаровна</t>
+  </si>
+  <si>
+    <t>Магданов Семён Евгеньевич</t>
+  </si>
+  <si>
+    <t>Маракулин Савелий Александрович</t>
+  </si>
+  <si>
+    <t>Маслий Наталья Александровна</t>
+  </si>
+  <si>
+    <t>Михайлова Василина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Мухаметгалина Маргарита Димовна</t>
+  </si>
+  <si>
+    <t>Нечеухин Иван Петрович</t>
+  </si>
+  <si>
+    <t>Новокрещенов Егор Сергеевич</t>
+  </si>
+  <si>
+    <t>Нургалеев Вадим Олегович</t>
+  </si>
+  <si>
+    <t>Озорнина Маргарита Раисовна</t>
+  </si>
+  <si>
+    <t>Панова Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Пельменев Алексей Андреевич</t>
+  </si>
+  <si>
+    <t>Петров Артём Владимирович</t>
+  </si>
+  <si>
+    <t>Петрова Александра Борисовна</t>
+  </si>
+  <si>
+    <t>Плехов Владислав Павлович</t>
+  </si>
+  <si>
+    <t>Прищепов Арсений Андреевич</t>
+  </si>
+  <si>
+    <t>Рачкова Яна Юрьевна</t>
+  </si>
+  <si>
+    <t>Савченко Маргарита Ильинична</t>
+  </si>
+  <si>
+    <t>Санкевич Камилла Денисовна</t>
+  </si>
+  <si>
+    <t>Сахарова Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Седова Виктория Дмитриевна</t>
+  </si>
+  <si>
+    <t>Селезнев Кирилл Сергеевич</t>
+  </si>
+  <si>
+    <t>Селезнев Никита Иванович</t>
+  </si>
+  <si>
+    <t>Семенов Матвей Геннадьевич</t>
+  </si>
+  <si>
+    <t>Сивасов Владислав Вадимович</t>
+  </si>
+  <si>
+    <t>Ситникова Инга Игоревна</t>
+  </si>
+  <si>
+    <t>Смолина Диана Викторовна</t>
+  </si>
+  <si>
+    <t>Соколова Ирина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Сорвин Ростислав Олегович</t>
+  </si>
+  <si>
+    <t>Старостина Татьяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Субхангулова Гульфия Ирековна</t>
+  </si>
+  <si>
+    <t>Суглобов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Султанова Арина Ильдусовна</t>
+  </si>
+  <si>
+    <t>Сунарсина Карина Александровна</t>
+  </si>
+  <si>
+    <t>Сурнин Александр Александрович</t>
+  </si>
+  <si>
+    <t>Табаков Егор Денисович</t>
+  </si>
+  <si>
+    <t>Тарасова Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>Тарасова Юлия Сергеевна</t>
+  </si>
+  <si>
+    <t>Татарникова Ксения Николаевна</t>
+  </si>
+  <si>
+    <t>Теплякова Татьяна Александровна</t>
+  </si>
+  <si>
+    <t>Трефилова Елизавета Алексеевна</t>
+  </si>
+  <si>
+    <t>Трофимов Егор Дмитриевич</t>
+  </si>
+  <si>
+    <t>Туракулова Мадина Муминжоновна</t>
+  </si>
+  <si>
+    <t>Урих Ева Евгеньевна</t>
+  </si>
+  <si>
+    <t>Урчик Александра Николаевна</t>
+  </si>
+  <si>
+    <t>Усманова Виктория Руслановна</t>
+  </si>
+  <si>
+    <t>Фаткуллина Карина Фанилевна</t>
+  </si>
+  <si>
+    <t>Фахрисламова София Ринатовна</t>
+  </si>
+  <si>
+    <t>Федосова Мария -</t>
+  </si>
+  <si>
+    <t>Фокина Кристина Валерьевна</t>
+  </si>
+  <si>
+    <t>Фролов Александр Егорович</t>
+  </si>
+  <si>
+    <t>Хабибова Мария Руслановна</t>
+  </si>
+  <si>
+    <t>Хакимова Вероника Фанилевна</t>
+  </si>
+  <si>
+    <t>Хакимова Ридалия Борисовна</t>
+  </si>
+  <si>
+    <t>Харисова Аилина Анваровна</t>
+  </si>
+  <si>
+    <t>Хусаинов Артём Вадимович</t>
+  </si>
+  <si>
+    <t>Чащин Матвей Алексеевич</t>
+  </si>
+  <si>
+    <t>Черных Александр Юрьевич</t>
+  </si>
+  <si>
+    <t>Черняк Владислав Михайлович</t>
+  </si>
+  <si>
+    <t>Чушко Дарья Николаевна</t>
+  </si>
+  <si>
+    <t>Шелоп Анна Викторовна</t>
+  </si>
+  <si>
+    <t>Шлыкова Дарья Николаевна</t>
+  </si>
+  <si>
+    <t>Шмирер Арсений Григорьевич</t>
+  </si>
+  <si>
+    <t>Эрман Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Юнусов Камиль Шамильевич</t>
+  </si>
+  <si>
+    <t>Юрасов Милан Владимирович</t>
+  </si>
+  <si>
+    <t>Юровских Алина Юрьевна</t>
+  </si>
+  <si>
+    <t>Яловенко Мария Александровна</t>
+  </si>
+  <si>
+    <t>Янтурин Динислам Данисович</t>
+  </si>
+  <si>
+    <t>Ярошевич Елизавета Дмитриевна</t>
+  </si>
+  <si>
+    <t>Базунова Арина Ринатовна</t>
+  </si>
+  <si>
+    <t>Барабаш Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Бирюков Максим Павлович</t>
+  </si>
+  <si>
     <t>Богдановская Маргарита Александровна</t>
   </si>
   <si>
-    <t>Большаков Данил Артемович</t>
-[...179 lines deleted...]
-    <t>Мирзаханов Радмир Илнурович</t>
+    <t>Дудорова Ульяна Викторовна</t>
+  </si>
+  <si>
+    <t>Кандаков Иван Дмитриевич</t>
+  </si>
+  <si>
+    <t>Козмин Данил Андреевич</t>
+  </si>
+  <si>
+    <t>Красноталова Виктория Петровна</t>
+  </si>
+  <si>
+    <t>Кулькова Таисия Захаровна</t>
   </si>
   <si>
     <t>Михайлова Валерия Алексеевна</t>
   </si>
   <si>
-    <t>Михайлова Василина Дмитриевна</t>
-[...17 lines deleted...]
-    <t>Пельменев Алексей Андреевич</t>
+    <t>Морева Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
   </si>
   <si>
     <t>Пермякова Анастасия Александровна</t>
   </si>
   <si>
-    <t>Петров Артём Владимирович</t>
-[...10 lines deleted...]
-  <si>
     <t>Родина Надежда Юрьевна</t>
   </si>
   <si>
-    <t>Савич Михаил Сергеевич</t>
-[...26 lines deleted...]
-    <t>Соколова Ирина Евгеньевна</t>
+    <t>Савина Амелия Сергеевна</t>
   </si>
   <si>
     <t>Соломатина Юлия Игоревна</t>
   </si>
   <si>
-    <t>Сорвин Ростислав Олегович</t>
-[...154 lines deleted...]
-  <si>
     <t>Строкин Всеволод Сергеевич</t>
   </si>
   <si>
     <t>Трапезникова Мария Александровна</t>
   </si>
   <si>
-    <t>Федорова Маргарита Евгеньевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Хасанов Фидарис Фирдаусович</t>
   </si>
   <si>
     <t>Чернобровкин Михаил Васильевич</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шагина София Александровна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1312,7380 +1099,5736 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H301"/>
+  <dimension ref="A1:H234"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2"/>
+      <c r="A2">
+        <v>1</v>
+      </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>4.59</v>
+        <v>4.56</v>
       </c>
       <c r="G2">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>4.56</v>
+        <v>4.47</v>
       </c>
       <c r="G3">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>4.47</v>
+        <v>4.29</v>
       </c>
       <c r="G4">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>4.29</v>
+        <v>3.87</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
         <v>3.79</v>
       </c>
       <c r="G6">
         <v>3.33</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
         <v>3.71</v>
       </c>
       <c r="G7">
         <v>3.33</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
         <v>3.69</v>
       </c>
       <c r="G8">
         <v>3.67</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
         <v>3.57</v>
       </c>
       <c r="G9">
         <v>3.33</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>3.5</v>
       </c>
       <c r="G10">
         <v>3</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>3.41</v>
+        <v>3.44</v>
       </c>
       <c r="G11">
         <v>3.33</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12">
+        <v>3.41</v>
+      </c>
+      <c r="G12">
+        <v>3.33</v>
+      </c>
+      <c r="H12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" t="s">
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>1</v>
+      </c>
+      <c r="F13">
+        <v>3.29</v>
+      </c>
+      <c r="G13">
+        <v>3</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
         <v>22</v>
-      </c>
-[...46 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>5.0</v>
       </c>
       <c r="G14">
         <v>5</v>
       </c>
       <c r="H14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>4.94</v>
       </c>
       <c r="G15">
         <v>5</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16"/>
+      <c r="A16">
+        <v>15</v>
+      </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>4.94</v>
+        <v>4.88</v>
       </c>
       <c r="G16">
-        <v>5</v>
+        <v>4.67</v>
       </c>
       <c r="H16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>4.88</v>
+        <v>4.85</v>
       </c>
       <c r="G17">
         <v>4.67</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18"/>
+      <c r="A18">
+        <v>17</v>
+      </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>4.85</v>
+        <v>4.76</v>
       </c>
       <c r="G18">
         <v>4.67</v>
       </c>
       <c r="H18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19"/>
+      <c r="A19">
+        <v>18</v>
+      </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>4.85</v>
+        <v>4.65</v>
       </c>
       <c r="G19">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="H19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20"/>
+      <c r="A20">
+        <v>19</v>
+      </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>4.8</v>
+        <v>4.65</v>
       </c>
       <c r="G20">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>4.76</v>
+        <v>4.58</v>
       </c>
       <c r="G21">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22"/>
+      <c r="A22">
+        <v>21</v>
+      </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>4.72</v>
+        <v>4.57</v>
       </c>
       <c r="G22">
-        <v>5</v>
+        <v>4.67</v>
       </c>
       <c r="H22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>4.71</v>
+        <v>4.56</v>
       </c>
       <c r="G23">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H23" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="G24">
         <v>4.33</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>4.65</v>
+        <v>4.53</v>
       </c>
       <c r="G25">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26"/>
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>4.63</v>
+        <v>4.45</v>
       </c>
       <c r="G26">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>4.58</v>
+        <v>4.44</v>
       </c>
       <c r="G27">
         <v>4.33</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>4.57</v>
+        <v>4.44</v>
       </c>
       <c r="G28">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>4.56</v>
+        <v>4.44</v>
       </c>
       <c r="G29">
         <v>4.33</v>
       </c>
       <c r="H29" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>4.56</v>
+        <v>4.44</v>
       </c>
       <c r="G30">
         <v>4</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>4.53</v>
+        <v>4.44</v>
       </c>
       <c r="G31">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32"/>
+      <c r="A32">
+        <v>31</v>
+      </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>4.53</v>
+        <v>4.42</v>
       </c>
       <c r="G32">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="H32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33"/>
+      <c r="A33">
+        <v>32</v>
+      </c>
       <c r="B33" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>4.53</v>
+        <v>4.42</v>
       </c>
       <c r="G33">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="H33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>4.53</v>
+        <v>4.42</v>
       </c>
       <c r="G34">
-        <v>3.67</v>
+        <v>4.33</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35"/>
+      <c r="A35">
+        <v>34</v>
+      </c>
       <c r="B35" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>4.5</v>
+        <v>4.42</v>
       </c>
       <c r="G35">
-        <v>4.67</v>
+        <v>4.33</v>
       </c>
       <c r="H35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C36">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>4.5</v>
+        <v>4.41</v>
       </c>
       <c r="G36">
         <v>4</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37"/>
+      <c r="A37">
+        <v>36</v>
+      </c>
       <c r="B37" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>4.47</v>
+        <v>4.41</v>
       </c>
       <c r="G37">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
-        <v>4.44</v>
+        <v>4.4</v>
       </c>
       <c r="G38">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
-        <v>4.44</v>
+        <v>4.35</v>
       </c>
       <c r="G39">
         <v>4.33</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>4.42</v>
+        <v>4.35</v>
       </c>
       <c r="G40">
         <v>4.33</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>4.42</v>
+        <v>4.35</v>
       </c>
       <c r="G41">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42"/>
+      <c r="A42">
+        <v>41</v>
+      </c>
       <c r="B42" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>4.42</v>
+        <v>4.35</v>
       </c>
       <c r="G42">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43"/>
+      <c r="A43">
+        <v>42</v>
+      </c>
       <c r="B43" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
         <v>9</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>4.42</v>
+        <v>4.35</v>
       </c>
       <c r="G43">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="H43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44"/>
+      <c r="A44">
+        <v>43</v>
+      </c>
       <c r="B44" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
         <v>9</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>4.41</v>
+        <v>4.33</v>
       </c>
       <c r="G44">
         <v>4</v>
       </c>
       <c r="H44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45"/>
+      <c r="A45">
+        <v>44</v>
+      </c>
       <c r="B45" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>9</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>4.41</v>
+        <v>4.33</v>
       </c>
       <c r="G45">
         <v>4</v>
       </c>
       <c r="H45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>4.4</v>
+        <v>4.33</v>
       </c>
       <c r="G46">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47"/>
+      <c r="A47">
+        <v>46</v>
+      </c>
       <c r="B47" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>4.4</v>
+        <v>4.31</v>
       </c>
       <c r="G47">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48"/>
+      <c r="A48">
+        <v>47</v>
+      </c>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D48" t="s">
         <v>9</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>4.35</v>
+        <v>4.31</v>
       </c>
       <c r="G48">
-        <v>4.67</v>
+        <v>4</v>
       </c>
       <c r="H48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
-        <v>4.35</v>
+        <v>4.3</v>
       </c>
       <c r="G49">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>4.35</v>
+        <v>4.29</v>
       </c>
       <c r="G50">
         <v>4.33</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C51">
         <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
-        <v>4.35</v>
+        <v>4.29</v>
       </c>
       <c r="G51">
         <v>4</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52"/>
+      <c r="A52">
+        <v>51</v>
+      </c>
       <c r="B52" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
         <v>9</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
-        <v>4.35</v>
+        <v>4.25</v>
       </c>
       <c r="G52">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="H52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53">
-[...1 lines deleted...]
-      </c>
+      <c r="A53"/>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>4.35</v>
+        <v>4.2</v>
       </c>
       <c r="G53">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
-        <v>4.33</v>
+        <v>4.19</v>
       </c>
       <c r="G54">
-        <v>4.67</v>
+        <v>4</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
-        <v>4.33</v>
+        <v>4.18</v>
       </c>
       <c r="G55">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="H55" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>4.33</v>
+        <v>4.18</v>
       </c>
       <c r="G56">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H56" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>4.33</v>
+        <v>4.11</v>
       </c>
       <c r="G57">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H57" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58">
-[...1 lines deleted...]
-      </c>
+      <c r="A58"/>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
-        <v>4.33</v>
+        <v>4.11</v>
       </c>
       <c r="G58">
         <v>3.67</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
-        <v>4.32</v>
+        <v>4.06</v>
       </c>
       <c r="G59">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H59" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60">
-[...1 lines deleted...]
-      </c>
+      <c r="A60"/>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
-        <v>4.31</v>
+        <v>4.06</v>
       </c>
       <c r="G60">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C61">
         <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
-        <v>4.31</v>
+        <v>4.0</v>
       </c>
       <c r="G61">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="H61" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62">
-[...1 lines deleted...]
-      </c>
+      <c r="A62"/>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>4.3</v>
+        <v>4.0</v>
       </c>
       <c r="G62">
         <v>4</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63">
-[...1 lines deleted...]
-      </c>
+      <c r="A63"/>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>4.29</v>
+        <v>4.0</v>
       </c>
       <c r="G63">
-        <v>4.33</v>
+        <v>3.33</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64">
-[...1 lines deleted...]
-      </c>
+      <c r="A64"/>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
-        <v>4.29</v>
+        <v>3.94</v>
       </c>
       <c r="G64">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65">
-[...1 lines deleted...]
-      </c>
+      <c r="A65"/>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
-        <v>4.29</v>
+        <v>3.94</v>
       </c>
       <c r="G65">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
-        <v>4.28</v>
+        <v>3.94</v>
       </c>
       <c r="G66">
-        <v>4.33</v>
+        <v>3.33</v>
       </c>
       <c r="H66" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67">
-[...1 lines deleted...]
-      </c>
+      <c r="A67"/>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
-        <v>4.28</v>
+        <v>3.83</v>
       </c>
       <c r="G67">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
-        <v>4.28</v>
+        <v>3.81</v>
       </c>
       <c r="G68">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H68" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
-        <v>4.28</v>
+        <v>3.78</v>
       </c>
       <c r="G69">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H69" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70">
-[...1 lines deleted...]
-      </c>
+      <c r="A70"/>
       <c r="B70" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
-        <v>4.24</v>
+        <v>3.28</v>
       </c>
       <c r="G70">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71">
-[...1 lines deleted...]
-      </c>
+      <c r="A71"/>
       <c r="B71" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
-        <v>4.24</v>
+        <v>0.0</v>
       </c>
       <c r="G71">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H71" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
-        <v>4.24</v>
+        <v>0.0</v>
       </c>
       <c r="G72">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H72" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73">
-[...1 lines deleted...]
-      </c>
+      <c r="A73"/>
       <c r="B73" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
-        <v>4.21</v>
+        <v>0.0</v>
       </c>
       <c r="G73">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
-        <v>4.2</v>
+        <v>0.0</v>
       </c>
       <c r="G74">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H74" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
-        <v>4.2</v>
+        <v>0.0</v>
       </c>
       <c r="G75">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H75" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...1 lines deleted...]
-      </c>
+      <c r="A76"/>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
-        <v>4.19</v>
+        <v>0.0</v>
       </c>
       <c r="G76">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
-        <v>4.19</v>
+        <v>0.0</v>
       </c>
       <c r="G77">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H77" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78">
-[...1 lines deleted...]
-      </c>
+      <c r="A78"/>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="G78">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H78" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79"/>
       <c r="B79" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
+        <v>82</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>0.0</v>
+      </c>
+      <c r="G79">
+        <v>0</v>
+      </c>
+      <c r="H79" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>91</v>
+      </c>
+      <c r="C80">
+        <v>2</v>
+      </c>
+      <c r="D80" t="s">
+        <v>82</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>0.0</v>
+      </c>
+      <c r="G80">
+        <v>0</v>
+      </c>
+      <c r="H80" t="s">
         <v>92</v>
-      </c>
-[...42 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="G81">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="H81" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82"/>
       <c r="B82" t="s">
+        <v>94</v>
+      </c>
+      <c r="C82">
+        <v>3</v>
+      </c>
+      <c r="D82" t="s">
+        <v>82</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>0.0</v>
+      </c>
+      <c r="G82">
+        <v>0</v>
+      </c>
+      <c r="H82" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83"/>
+      <c r="B83" t="s">
         <v>95</v>
       </c>
-      <c r="C82">
-[...24 lines deleted...]
-      </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
-        <v>4.16</v>
+        <v>0.0</v>
       </c>
       <c r="G83">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H83" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84"/>
       <c r="B84" t="s">
+        <v>96</v>
+      </c>
+      <c r="C84">
+        <v>1</v>
+      </c>
+      <c r="D84" t="s">
+        <v>82</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>0.0</v>
+      </c>
+      <c r="G84">
+        <v>0</v>
+      </c>
+      <c r="H84" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85"/>
+      <c r="B85" t="s">
         <v>97</v>
       </c>
-      <c r="C84">
-[...22 lines deleted...]
-      <c r="B85" t="s">
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
+        <v>82</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>0.0</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86"/>
+      <c r="B86" t="s">
         <v>98</v>
       </c>
-      <c r="C85">
-[...24 lines deleted...]
-      </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
-        <v>4.11</v>
+        <v>0.0</v>
       </c>
       <c r="G86">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
-        <v>4.11</v>
+        <v>0.0</v>
       </c>
       <c r="G87">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H87" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C88">
         <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
-        <v>4.11</v>
+        <v>0.0</v>
       </c>
       <c r="G88">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H88" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89"/>
       <c r="B89" t="s">
+        <v>101</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
+        <v>82</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>0.0</v>
+      </c>
+      <c r="G89">
+        <v>0</v>
+      </c>
+      <c r="H89" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90"/>
+      <c r="B90" t="s">
         <v>102</v>
-      </c>
-[...24 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C90">
         <v>2</v>
       </c>
       <c r="D90" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
-        <v>4.06</v>
+        <v>0.0</v>
       </c>
       <c r="G90">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
-        <v>4.06</v>
+        <v>0.0</v>
       </c>
       <c r="G91">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H91" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
-        <v>4.06</v>
+        <v>0.0</v>
       </c>
       <c r="G92">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H92" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93"/>
       <c r="B93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C93">
+        <v>1</v>
+      </c>
+      <c r="D93" t="s">
+        <v>82</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>0.0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94"/>
+      <c r="B94" t="s">
         <v>106</v>
       </c>
-      <c r="C93">
-[...24 lines deleted...]
-      </c>
       <c r="C94">
         <v>1</v>
       </c>
       <c r="D94" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
-        <v>4.05</v>
+        <v>0.0</v>
       </c>
       <c r="G94">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H94" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C95">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G95">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="H95" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96"/>
       <c r="B96" t="s">
+        <v>108</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>82</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>0.0</v>
+      </c>
+      <c r="G96">
+        <v>0</v>
+      </c>
+      <c r="H96" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97"/>
+      <c r="B97" t="s">
         <v>109</v>
       </c>
-      <c r="C96">
-[...24 lines deleted...]
-      </c>
       <c r="C97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G97">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H97" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C98">
         <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G98">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H98" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G99">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H99" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+      <c r="D100" t="s">
+        <v>82</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>0.0</v>
+      </c>
+      <c r="G100">
+        <v>0</v>
+      </c>
+      <c r="H100" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101"/>
+      <c r="B101" t="s">
         <v>113</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      </c>
       <c r="C101">
         <v>1</v>
       </c>
       <c r="D101" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G101">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="H101" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G102">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H102" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G103">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H103" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G104">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H104" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
       <c r="D105" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G105">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H105" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C106">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G106">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H106" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
-        <v>3.94</v>
+        <v>0.0</v>
       </c>
       <c r="G107">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H107" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108">
-[...1 lines deleted...]
-      </c>
+      <c r="A108"/>
       <c r="B108" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="G108">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="H108" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="G109">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H109" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110">
-[...1 lines deleted...]
-      </c>
+      <c r="A110"/>
       <c r="B110" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="G110">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H110" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111"/>
       <c r="B111" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D111" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
-        <v>3.89</v>
+        <v>0.0</v>
       </c>
       <c r="G111">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H111" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C112">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="G112">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H112" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113">
-[...1 lines deleted...]
-      </c>
+      <c r="A113"/>
       <c r="B113" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
-        <v>3.88</v>
+        <v>0.0</v>
       </c>
       <c r="G113">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H113" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114"/>
       <c r="B114" t="s">
+        <v>126</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
+      </c>
+      <c r="D114" t="s">
+        <v>82</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>0.0</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>127</v>
+      </c>
+      <c r="C115">
+        <v>1</v>
+      </c>
+      <c r="D115" t="s">
+        <v>82</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>0.0</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>128</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116" t="s">
+        <v>82</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>0.0</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117"/>
+      <c r="B117" t="s">
         <v>129</v>
       </c>
-      <c r="C114">
-[...76 lines deleted...]
-      </c>
       <c r="C117">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
-        <v>3.83</v>
+        <v>0.0</v>
       </c>
       <c r="G117">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H117" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
-        <v>3.83</v>
+        <v>0.0</v>
       </c>
       <c r="G118">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H118" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
-        <v>3.83</v>
+        <v>0.0</v>
       </c>
       <c r="G119">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H119" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120">
-[...1 lines deleted...]
-      </c>
+      <c r="A120"/>
       <c r="B120" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C120">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D120" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
-        <v>3.82</v>
+        <v>0.0</v>
       </c>
       <c r="G120">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H120" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C121">
         <v>1</v>
       </c>
       <c r="D121" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
-        <v>3.82</v>
+        <v>0.0</v>
       </c>
       <c r="G121">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H121" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C122">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D122" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
-        <v>3.82</v>
+        <v>0.0</v>
       </c>
       <c r="G122">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H122" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123">
-[...1 lines deleted...]
-      </c>
+      <c r="A123"/>
       <c r="B123" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
       <c r="D123" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
-        <v>3.82</v>
+        <v>0.0</v>
       </c>
       <c r="G123">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H123" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
-        <v>3.81</v>
+        <v>0.0</v>
       </c>
       <c r="G124">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H124" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
-        <v>3.78</v>
+        <v>0.0</v>
       </c>
       <c r="G125">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H125" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126">
-[...1 lines deleted...]
-      </c>
+      <c r="A126"/>
       <c r="B126" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
-        <v>3.74</v>
+        <v>0.0</v>
       </c>
       <c r="G126">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H126" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
-        <v>3.73</v>
+        <v>0.0</v>
       </c>
       <c r="G127">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H127" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128">
-[...1 lines deleted...]
-      </c>
+      <c r="A128"/>
       <c r="B128" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C128">
         <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
-        <v>3.72</v>
+        <v>0.0</v>
       </c>
       <c r="G128">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H128" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D129" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
-        <v>3.7</v>
+        <v>0.0</v>
       </c>
       <c r="G129">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H129" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...1 lines deleted...]
-      </c>
+      <c r="A130"/>
       <c r="B130" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C130">
         <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
-        <v>3.68</v>
+        <v>0.0</v>
       </c>
       <c r="G130">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H130" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D131" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
-        <v>3.68</v>
+        <v>0.0</v>
       </c>
       <c r="G131">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H131" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C132">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D132" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
-        <v>3.67</v>
+        <v>0.0</v>
       </c>
       <c r="G132">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H132" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D133" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
-        <v>3.65</v>
+        <v>0.0</v>
       </c>
       <c r="G133">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H133" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134">
-[...1 lines deleted...]
-      </c>
+      <c r="A134"/>
       <c r="B134" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
-        <v>3.65</v>
+        <v>0.0</v>
       </c>
       <c r="G134">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H134" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...1 lines deleted...]
-      </c>
+      <c r="A135"/>
       <c r="B135" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C135">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D135" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
-        <v>3.61</v>
+        <v>0.0</v>
       </c>
       <c r="G135">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H135" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
-        <v>3.59</v>
+        <v>0.0</v>
       </c>
       <c r="G136">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H136" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137">
-[...1 lines deleted...]
-      </c>
+      <c r="A137"/>
       <c r="B137" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D137" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>3.55</v>
+        <v>0.0</v>
       </c>
       <c r="G137">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H137" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138"/>
       <c r="B138" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D138" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
-        <v>3.53</v>
+        <v>0.0</v>
       </c>
       <c r="G138">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H138" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C139">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D139" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
-        <v>3.5</v>
+        <v>0.0</v>
       </c>
       <c r="G139">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H139" t="s">
-        <v>111</v>
+        <v>63</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
-        <v>3.35</v>
+        <v>0.0</v>
       </c>
       <c r="G140">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H140" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141"/>
       <c r="B141" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C141">
         <v>1</v>
       </c>
       <c r="D141" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
-        <v>3.28</v>
+        <v>0.0</v>
       </c>
       <c r="G141">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H141" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142"/>
       <c r="B142" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C142">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D142" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0.0</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D143" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>0.0</v>
       </c>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144"/>
       <c r="B144" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
       <c r="D144" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
       <c r="F144">
         <v>0.0</v>
       </c>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145"/>
       <c r="B145" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C145">
         <v>1</v>
       </c>
       <c r="D145" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
       <c r="F145">
         <v>0.0</v>
       </c>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146"/>
       <c r="B146" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C146">
         <v>1</v>
       </c>
       <c r="D146" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
       <c r="F146">
         <v>0.0</v>
       </c>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147"/>
       <c r="B147" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C147">
         <v>1</v>
       </c>
       <c r="D147" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
       <c r="F147">
         <v>0.0</v>
       </c>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148"/>
       <c r="B148" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C148">
         <v>1</v>
       </c>
       <c r="D148" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
       <c r="F148">
         <v>0.0</v>
       </c>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
       <c r="F149">
         <v>0.0</v>
       </c>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D150" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
       <c r="F150">
         <v>0.0</v>
       </c>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C151">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D151" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
       <c r="F151">
         <v>0.0</v>
       </c>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C152">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D152" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152">
         <v>0.0</v>
       </c>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C153">
         <v>1</v>
       </c>
       <c r="D153" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
       <c r="F153">
         <v>0.0</v>
       </c>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
       <c r="D154" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
       <c r="F154">
         <v>0.0</v>
       </c>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C155">
         <v>1</v>
       </c>
       <c r="D155" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
       <c r="F155">
         <v>0.0</v>
       </c>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C156">
         <v>1</v>
       </c>
       <c r="D156" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
       <c r="F156">
         <v>0.0</v>
       </c>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
       <c r="F157">
         <v>0.0</v>
       </c>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C158">
         <v>1</v>
       </c>
       <c r="D158" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
         <v>0.0</v>
       </c>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C159">
         <v>1</v>
       </c>
       <c r="D159" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159">
         <v>0.0</v>
       </c>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
       <c r="F160">
         <v>0.0</v>
       </c>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161"/>
       <c r="B161" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
       <c r="D161" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E161">
         <v>0</v>
       </c>
       <c r="F161">
         <v>0.0</v>
       </c>
       <c r="G161">
         <v>0</v>
       </c>
       <c r="H161" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162"/>
       <c r="B162" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
       <c r="D162" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E162">
         <v>0</v>
       </c>
       <c r="F162">
         <v>0.0</v>
       </c>
       <c r="G162">
         <v>0</v>
       </c>
       <c r="H162" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163"/>
       <c r="B163" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C163">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D163" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E163">
         <v>0</v>
       </c>
       <c r="F163">
         <v>0.0</v>
       </c>
       <c r="G163">
         <v>0</v>
       </c>
       <c r="H163" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164"/>
       <c r="B164" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C164">
         <v>1</v>
       </c>
       <c r="D164" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E164">
         <v>0</v>
       </c>
       <c r="F164">
         <v>0.0</v>
       </c>
       <c r="G164">
         <v>0</v>
       </c>
       <c r="H164" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165"/>
       <c r="B165" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C165">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D165" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E165">
         <v>0</v>
       </c>
       <c r="F165">
         <v>0.0</v>
       </c>
       <c r="G165">
         <v>0</v>
       </c>
       <c r="H165" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166"/>
       <c r="B166" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="C166">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D166" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E166">
         <v>0</v>
       </c>
       <c r="F166">
         <v>0.0</v>
       </c>
       <c r="G166">
         <v>0</v>
       </c>
       <c r="H166" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167"/>
       <c r="B167" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C167">
         <v>1</v>
       </c>
       <c r="D167" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167">
         <v>0.0</v>
       </c>
       <c r="G167">
         <v>0</v>
       </c>
       <c r="H167" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168"/>
       <c r="B168" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C168">
         <v>1</v>
       </c>
       <c r="D168" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168">
         <v>0.0</v>
       </c>
       <c r="G168">
         <v>0</v>
       </c>
       <c r="H168" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169"/>
       <c r="B169" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C169">
         <v>1</v>
       </c>
       <c r="D169" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169">
         <v>0.0</v>
       </c>
       <c r="G169">
         <v>0</v>
       </c>
       <c r="H169" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170"/>
       <c r="B170" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C170">
         <v>1</v>
       </c>
       <c r="D170" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E170">
         <v>0</v>
       </c>
       <c r="F170">
         <v>0.0</v>
       </c>
       <c r="G170">
         <v>0</v>
       </c>
       <c r="H170" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171"/>
       <c r="B171" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C171">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D171" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171">
         <v>0.0</v>
       </c>
       <c r="G171">
         <v>0</v>
       </c>
       <c r="H171" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172"/>
       <c r="B172" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="C172">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D172" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172">
         <v>0.0</v>
       </c>
       <c r="G172">
         <v>0</v>
       </c>
       <c r="H172" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173"/>
       <c r="B173" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C173">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D173" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173">
         <v>0.0</v>
       </c>
       <c r="G173">
         <v>0</v>
       </c>
       <c r="H173" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174"/>
       <c r="B174" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174">
         <v>0.0</v>
       </c>
       <c r="G174">
         <v>0</v>
       </c>
       <c r="H174" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175"/>
       <c r="B175" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E175">
         <v>0</v>
       </c>
       <c r="F175">
         <v>0.0</v>
       </c>
       <c r="G175">
         <v>0</v>
       </c>
       <c r="H175" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176"/>
       <c r="B176" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C176">
         <v>1</v>
       </c>
       <c r="D176" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E176">
         <v>0</v>
       </c>
       <c r="F176">
         <v>0.0</v>
       </c>
       <c r="G176">
         <v>0</v>
       </c>
       <c r="H176" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177"/>
       <c r="B177" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C177">
         <v>1</v>
       </c>
       <c r="D177" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E177">
         <v>0</v>
       </c>
       <c r="F177">
         <v>0.0</v>
       </c>
       <c r="G177">
         <v>0</v>
       </c>
       <c r="H177" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178"/>
       <c r="B178" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C178">
         <v>1</v>
       </c>
       <c r="D178" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178">
         <v>0.0</v>
       </c>
       <c r="G178">
         <v>0</v>
       </c>
       <c r="H178" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179"/>
       <c r="B179" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C179">
         <v>1</v>
       </c>
       <c r="D179" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179">
         <v>0.0</v>
       </c>
       <c r="G179">
         <v>0</v>
       </c>
       <c r="H179" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C180">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D180" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180">
         <v>0.0</v>
       </c>
       <c r="G180">
         <v>0</v>
       </c>
       <c r="H180" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181"/>
       <c r="B181" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C181">
         <v>1</v>
       </c>
       <c r="D181" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181">
         <v>0.0</v>
       </c>
       <c r="G181">
         <v>0</v>
       </c>
       <c r="H181" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182"/>
       <c r="B182" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C182">
         <v>1</v>
       </c>
       <c r="D182" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182">
         <v>0.0</v>
       </c>
       <c r="G182">
         <v>0</v>
       </c>
       <c r="H182" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183"/>
       <c r="B183" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C183">
         <v>1</v>
       </c>
       <c r="D183" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183">
         <v>0.0</v>
       </c>
       <c r="G183">
         <v>0</v>
       </c>
       <c r="H183" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184"/>
       <c r="B184" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C184">
         <v>1</v>
       </c>
       <c r="D184" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184">
         <v>0.0</v>
       </c>
       <c r="G184">
         <v>0</v>
       </c>
       <c r="H184" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185"/>
       <c r="B185" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C185">
         <v>1</v>
       </c>
       <c r="D185" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185">
         <v>0.0</v>
       </c>
       <c r="G185">
         <v>0</v>
       </c>
       <c r="H185" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186"/>
       <c r="B186" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
       <c r="D186" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186">
         <v>0.0</v>
       </c>
       <c r="G186">
         <v>0</v>
       </c>
       <c r="H186" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187"/>
       <c r="B187" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
       <c r="D187" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E187">
         <v>0</v>
       </c>
       <c r="F187">
         <v>0.0</v>
       </c>
       <c r="G187">
         <v>0</v>
       </c>
       <c r="H187" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188"/>
       <c r="B188" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C188">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D188" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E188">
         <v>0</v>
       </c>
       <c r="F188">
         <v>0.0</v>
       </c>
       <c r="G188">
         <v>0</v>
       </c>
       <c r="H188" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189"/>
       <c r="B189" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C189">
         <v>1</v>
       </c>
       <c r="D189" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189">
         <v>0.0</v>
       </c>
       <c r="G189">
         <v>0</v>
       </c>
       <c r="H189" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190"/>
       <c r="B190" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C190">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D190" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190">
         <v>0.0</v>
       </c>
       <c r="G190">
         <v>0</v>
       </c>
       <c r="H190" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191"/>
       <c r="B191" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C191">
         <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191">
         <v>0.0</v>
       </c>
       <c r="G191">
         <v>0</v>
       </c>
       <c r="H191" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192"/>
       <c r="B192" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C192">
         <v>1</v>
       </c>
       <c r="D192" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192">
         <v>0.0</v>
       </c>
       <c r="G192">
         <v>0</v>
       </c>
       <c r="H192" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193"/>
       <c r="B193" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C193">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D193" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193">
         <v>0.0</v>
       </c>
       <c r="G193">
         <v>0</v>
       </c>
       <c r="H193" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194"/>
       <c r="B194" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="D194" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194">
         <v>0.0</v>
       </c>
       <c r="G194">
         <v>0</v>
       </c>
       <c r="H194" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195"/>
       <c r="B195" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
       <c r="D195" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195">
         <v>0.0</v>
       </c>
       <c r="G195">
         <v>0</v>
       </c>
       <c r="H195" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196"/>
       <c r="B196" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C196">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D196" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E196">
         <v>0</v>
       </c>
       <c r="F196">
         <v>0.0</v>
       </c>
       <c r="G196">
         <v>0</v>
       </c>
       <c r="H196" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197"/>
       <c r="B197" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C197">
         <v>1</v>
       </c>
       <c r="D197" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197">
         <v>0.0</v>
       </c>
       <c r="G197">
         <v>0</v>
       </c>
       <c r="H197" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198"/>
       <c r="B198" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C198">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D198" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198">
         <v>0.0</v>
       </c>
       <c r="G198">
         <v>0</v>
       </c>
       <c r="H198" t="s">
-        <v>167</v>
+        <v>63</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199"/>
       <c r="B199" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C199">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D199" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199">
         <v>0.0</v>
       </c>
       <c r="G199">
         <v>0</v>
       </c>
       <c r="H199" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200"/>
       <c r="B200" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C200">
         <v>1</v>
       </c>
       <c r="D200" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200">
         <v>0.0</v>
       </c>
       <c r="G200">
         <v>0</v>
       </c>
       <c r="H200" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201"/>
       <c r="B201" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C201">
         <v>1</v>
       </c>
       <c r="D201" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E201">
         <v>0</v>
       </c>
       <c r="F201">
         <v>0.0</v>
       </c>
       <c r="G201">
         <v>0</v>
       </c>
       <c r="H201" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202"/>
       <c r="B202" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C202">
         <v>1</v>
       </c>
       <c r="D202" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202">
         <v>0.0</v>
       </c>
       <c r="G202">
         <v>0</v>
       </c>
       <c r="H202" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203"/>
       <c r="B203" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C203">
         <v>1</v>
       </c>
       <c r="D203" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E203">
         <v>0</v>
       </c>
       <c r="F203">
         <v>0.0</v>
       </c>
       <c r="G203">
         <v>0</v>
       </c>
       <c r="H203" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204"/>
       <c r="B204" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C204">
         <v>1</v>
       </c>
       <c r="D204" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
       <c r="F204">
         <v>0.0</v>
       </c>
       <c r="G204">
         <v>0</v>
       </c>
       <c r="H204" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205"/>
       <c r="B205" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C205">
         <v>1</v>
       </c>
       <c r="D205" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
       <c r="F205">
         <v>0.0</v>
       </c>
       <c r="G205">
         <v>0</v>
       </c>
       <c r="H205" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206"/>
       <c r="B206" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C206">
         <v>1</v>
       </c>
       <c r="D206" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206">
         <v>0.0</v>
       </c>
       <c r="G206">
         <v>0</v>
       </c>
       <c r="H206" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207"/>
       <c r="B207" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C207">
         <v>1</v>
       </c>
       <c r="D207" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207">
         <v>0.0</v>
       </c>
       <c r="G207">
         <v>0</v>
       </c>
       <c r="H207" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208"/>
       <c r="B208" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C208">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D208" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208">
         <v>0.0</v>
       </c>
       <c r="G208">
         <v>0</v>
       </c>
       <c r="H208" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209"/>
       <c r="B209" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C209">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D209" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E209">
         <v>0</v>
       </c>
       <c r="F209">
         <v>0.0</v>
       </c>
       <c r="G209">
         <v>0</v>
       </c>
       <c r="H209" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210"/>
       <c r="B210" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C210">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D210" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E210">
         <v>0</v>
       </c>
       <c r="F210">
         <v>0.0</v>
       </c>
       <c r="G210">
         <v>0</v>
       </c>
       <c r="H210" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211"/>
       <c r="B211" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C211">
         <v>1</v>
       </c>
       <c r="D211" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E211">
         <v>0</v>
       </c>
       <c r="F211">
         <v>0.0</v>
       </c>
       <c r="G211">
         <v>0</v>
       </c>
       <c r="H211" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212"/>
       <c r="B212" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C212">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D212" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212">
         <v>0.0</v>
       </c>
       <c r="G212">
         <v>0</v>
       </c>
       <c r="H212" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213"/>
       <c r="B213" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C213">
         <v>1</v>
       </c>
       <c r="D213" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E213">
         <v>0</v>
       </c>
       <c r="F213">
         <v>0.0</v>
       </c>
       <c r="G213">
         <v>0</v>
       </c>
       <c r="H213" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214"/>
       <c r="B214" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C214">
         <v>1</v>
       </c>
       <c r="D214" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E214">
         <v>0</v>
       </c>
       <c r="F214">
         <v>0.0</v>
       </c>
       <c r="G214">
         <v>0</v>
       </c>
       <c r="H214" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215"/>
       <c r="B215" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C215">
         <v>1</v>
       </c>
       <c r="D215" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
-      <c r="F215">
-[...1 lines deleted...]
-      </c>
+      <c r="F215"/>
       <c r="G215">
         <v>0</v>
       </c>
       <c r="H215" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216"/>
       <c r="B216" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C216">
         <v>1</v>
       </c>
       <c r="D216" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E216">
         <v>0</v>
       </c>
-      <c r="F216">
-[...1 lines deleted...]
-      </c>
+      <c r="F216"/>
       <c r="G216">
         <v>0</v>
       </c>
       <c r="H216" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217"/>
       <c r="B217" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C217">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D217" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E217">
         <v>0</v>
       </c>
-      <c r="F217">
-[...1 lines deleted...]
-      </c>
+      <c r="F217"/>
       <c r="G217">
         <v>0</v>
       </c>
       <c r="H217" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218"/>
       <c r="B218" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C218">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D218" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
-      <c r="F218">
-[...1 lines deleted...]
-      </c>
+      <c r="F218"/>
       <c r="G218">
         <v>0</v>
       </c>
       <c r="H218" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219"/>
       <c r="B219" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C219">
         <v>1</v>
       </c>
       <c r="D219" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E219">
         <v>0</v>
       </c>
-      <c r="F219">
-[...1 lines deleted...]
-      </c>
+      <c r="F219"/>
       <c r="G219">
         <v>0</v>
       </c>
       <c r="H219" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220"/>
       <c r="B220" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="C220">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D220" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
-      <c r="F220">
-[...1 lines deleted...]
-      </c>
+      <c r="F220"/>
       <c r="G220">
         <v>0</v>
       </c>
       <c r="H220" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221"/>
       <c r="B221" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C221">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D221" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
-      <c r="F221">
-[...1 lines deleted...]
-      </c>
+      <c r="F221"/>
       <c r="G221">
         <v>0</v>
       </c>
       <c r="H221" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222"/>
       <c r="B222" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C222">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D222" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
-      <c r="F222">
-[...1 lines deleted...]
-      </c>
+      <c r="F222"/>
       <c r="G222">
         <v>0</v>
       </c>
       <c r="H222" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223"/>
       <c r="B223" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C223">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D223" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
-      <c r="F223">
-[...1 lines deleted...]
-      </c>
+      <c r="F223"/>
       <c r="G223">
         <v>0</v>
       </c>
       <c r="H223" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224"/>
       <c r="B224" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C224">
         <v>1</v>
       </c>
       <c r="D224" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E224">
         <v>0</v>
       </c>
-      <c r="F224">
-[...1 lines deleted...]
-      </c>
+      <c r="F224"/>
       <c r="G224">
         <v>0</v>
       </c>
       <c r="H224" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225"/>
       <c r="B225" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C225">
         <v>1</v>
       </c>
       <c r="D225" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
-      <c r="F225">
-[...1 lines deleted...]
-      </c>
+      <c r="F225"/>
       <c r="G225">
         <v>0</v>
       </c>
       <c r="H225" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226"/>
       <c r="B226" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C226">
         <v>1</v>
       </c>
       <c r="D226" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
-      <c r="F226">
-[...1 lines deleted...]
-      </c>
+      <c r="F226"/>
       <c r="G226">
         <v>0</v>
       </c>
       <c r="H226" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227"/>
       <c r="B227" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C227">
         <v>1</v>
       </c>
       <c r="D227" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
-      <c r="F227">
-[...1 lines deleted...]
-      </c>
+      <c r="F227"/>
       <c r="G227">
         <v>0</v>
       </c>
       <c r="H227" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228"/>
       <c r="B228" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C228">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D228" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
-      <c r="F228">
-[...1 lines deleted...]
-      </c>
+      <c r="F228"/>
       <c r="G228">
         <v>0</v>
       </c>
       <c r="H228" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229"/>
       <c r="B229" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D229" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
-      <c r="F229">
-[...1 lines deleted...]
-      </c>
+      <c r="F229"/>
       <c r="G229">
         <v>0</v>
       </c>
       <c r="H229" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230"/>
       <c r="B230" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C230">
         <v>1</v>
       </c>
       <c r="D230" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
-      <c r="F230">
-[...1 lines deleted...]
-      </c>
+      <c r="F230"/>
       <c r="G230">
         <v>0</v>
       </c>
       <c r="H230" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231"/>
       <c r="B231" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C231">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D231" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
-      <c r="F231">
-[...1 lines deleted...]
-      </c>
+      <c r="F231"/>
       <c r="G231">
         <v>0</v>
       </c>
       <c r="H231" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232"/>
       <c r="B232" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C232">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D232" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
-      <c r="F232">
-[...1 lines deleted...]
-      </c>
+      <c r="F232"/>
       <c r="G232">
         <v>0</v>
       </c>
       <c r="H232" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233"/>
       <c r="B233" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C233">
         <v>1</v>
       </c>
       <c r="D233" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
-      <c r="F233">
-[...1 lines deleted...]
-      </c>
+      <c r="F233"/>
       <c r="G233">
         <v>0</v>
       </c>
       <c r="H233" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234"/>
       <c r="B234" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C234">
         <v>2</v>
       </c>
       <c r="D234" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
-      <c r="F234">
-[...1 lines deleted...]
-      </c>
+      <c r="F234"/>
       <c r="G234">
         <v>0</v>
       </c>
       <c r="H234" t="s">
-        <v>113</v>
-[...1571 lines deleted...]
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">