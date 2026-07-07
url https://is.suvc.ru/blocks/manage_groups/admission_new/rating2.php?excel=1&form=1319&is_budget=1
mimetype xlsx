--- v0 (2026-05-19)
+++ v1 (2026-07-07)
@@ -12,74 +12,377 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Хуторненко Лидия Александровна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Антонов Кирилл Иванович</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Кыргыс Дарина Артышовна</t>
+  </si>
+  <si>
+    <t>Ряжапова Полина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Касько Мария Евгеньевна</t>
+  </si>
+  <si>
+    <t>Козина Арина Викторовна</t>
+  </si>
+  <si>
+    <t>Субботина Елизавета Евгеньевна</t>
+  </si>
+  <si>
+    <t>Дрямов Никита Александрович</t>
+  </si>
+  <si>
+    <t>Поздеева Мария Павловна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Чернышева Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Салимгареева Варвара Романовна</t>
+  </si>
+  <si>
+    <t>Гайтюкевич Федор Сергеевич</t>
+  </si>
+  <si>
+    <t>Афанасьева Дарья Михайловна</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Соколова Анна Андреевна</t>
+  </si>
+  <si>
+    <t>Рахманова Гузал Улугбековна</t>
+  </si>
+  <si>
+    <t>Бутяева Софья Константиновна</t>
+  </si>
+  <si>
+    <t>Балан Юлия Егоровна</t>
+  </si>
+  <si>
+    <t>Жалнин Антон Дмитриевич</t>
+  </si>
+  <si>
+    <t>Муратова София Руслановна</t>
+  </si>
+  <si>
+    <t>Панарин Артём Владимирович</t>
+  </si>
+  <si>
+    <t>Адигамов Равиль Тимурович</t>
+  </si>
+  <si>
+    <t>Гизатуллина Арина Альфредовна</t>
+  </si>
+  <si>
+    <t>Пронина Валерия Сергеевна</t>
+  </si>
+  <si>
+    <t>Хуснуллина Диана Сергеевна</t>
+  </si>
+  <si>
+    <t>Балдина Ангелина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Нерабеева Мария Николаевна</t>
+  </si>
+  <si>
+    <t>Ташоян Генри Меликович</t>
+  </si>
+  <si>
+    <t>Лалетин Даниил Викторович</t>
+  </si>
+  <si>
+    <t>Горносталёв Алексей Максимович</t>
+  </si>
+  <si>
+    <t>Арсёнова Надежда Сергеевна</t>
+  </si>
+  <si>
+    <t>Барабаш Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Буханистов Алексей Игоревич</t>
+  </si>
+  <si>
+    <t>Ветрова Екатерина Витальевна</t>
+  </si>
+  <si>
+    <t>Галяутдинова Рината Фаатовна</t>
+  </si>
+  <si>
+    <t>Гаранин Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Горкунова Карина Станиславовна</t>
+  </si>
+  <si>
+    <t>Григорьева Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Ежова Полина Николаевна</t>
+  </si>
+  <si>
+    <t>Зачиняева Яна Максимовна</t>
+  </si>
+  <si>
+    <t>Золотарев Кирилл Константинович</t>
+  </si>
+  <si>
+    <t>Зяблицева Полина Андреевна</t>
+  </si>
+  <si>
+    <t>Илаев Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Исмагилов Дамир Салаватович</t>
+  </si>
+  <si>
+    <t>Казарина Полина Игоревна</t>
+  </si>
+  <si>
+    <t>Калмыкова Анна Ивановна</t>
+  </si>
+  <si>
+    <t>Кафеева Кира Денисовна</t>
+  </si>
+  <si>
+    <t>Кизнер Елизавета Дмитриевна</t>
+  </si>
+  <si>
+    <t>Кирабаева Милица Кайратовна</t>
+  </si>
+  <si>
+    <t>Кирьянова Дарья Александровна</t>
+  </si>
+  <si>
+    <t>Клопот Дмитрий Алексеевич</t>
+  </si>
+  <si>
+    <t>Ковалева Ева Павловна</t>
+  </si>
+  <si>
+    <t>Ковалевская Софья Романовна</t>
+  </si>
+  <si>
+    <t>Колосов Олег Андреевич</t>
+  </si>
+  <si>
+    <t>Копытова Диана Евгеньевна</t>
+  </si>
+  <si>
+    <t>Корниенко Ярослав Олегович</t>
+  </si>
+  <si>
+    <t>Кочарина Влада Дмитриевна</t>
+  </si>
+  <si>
+    <t>Крылова Злата Владимировна</t>
+  </si>
+  <si>
+    <t>Куклина Арина Валерьевна</t>
+  </si>
+  <si>
+    <t>Лисичкина Дарья Андреевна</t>
+  </si>
+  <si>
+    <t>Лончина Алёна Сергеевна</t>
+  </si>
+  <si>
+    <t>Майер Елизавета Сергеевна</t>
+  </si>
+  <si>
+    <t>Мальцева Мария Викторовна</t>
+  </si>
+  <si>
+    <t>Мызгина Ксения Максимовна</t>
+  </si>
+  <si>
+    <t>Насонова Юлия Ивановна</t>
+  </si>
+  <si>
+    <t>Наталич Алина Ивановна</t>
+  </si>
+  <si>
+    <t>Никитин Роман Юрьевич</t>
+  </si>
+  <si>
+    <t>Никольская Ева Александровна</t>
+  </si>
+  <si>
+    <t>Орёл Анна Вадимовна</t>
+  </si>
+  <si>
+    <t>Панкратова Екатерина Романовна</t>
+  </si>
+  <si>
+    <t>Пахомова Ирина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Петухова Вероника Александровна</t>
+  </si>
+  <si>
+    <t>Прокопьева Ульяна Генриховна</t>
+  </si>
+  <si>
+    <t>Пронькин Арсений Николаевич</t>
+  </si>
+  <si>
+    <t>Ражева Александра Сергеевна</t>
+  </si>
+  <si>
+    <t>Рахимова Ксения Илнуровна</t>
+  </si>
+  <si>
+    <t>Садыкова Кира Вадимовна</t>
+  </si>
+  <si>
+    <t>Самойлова Лидия Игоревна</t>
+  </si>
+  <si>
+    <t>Сармачева Ксения Вадимовна</t>
+  </si>
+  <si>
+    <t>Севостьянова Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Скребкова Полина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Стадниченко София Евгеньевна</t>
+  </si>
+  <si>
+    <t>Стыцина Алёна Сергеевна</t>
+  </si>
+  <si>
+    <t>Суранова Алиса Александровна</t>
+  </si>
+  <si>
+    <t>Ушкова Майя Ивановна</t>
+  </si>
+  <si>
+    <t>Фомина Алиса Анатольевна</t>
+  </si>
+  <si>
+    <t>Хисамутдинова Ангелина Рустамовна</t>
+  </si>
+  <si>
+    <t>Чалышева Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Чуксин Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Шабанов Григорий Николаевич</t>
+  </si>
+  <si>
+    <t>Шалыгина Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Шумкова Галина Константиновна</t>
+  </si>
+  <si>
+    <t>Щеголева Арина Олеговна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -382,82 +685,2348 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="F2">
+        <v>4.75</v>
+      </c>
+      <c r="G2">
+        <v>4.75</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>0.0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4">
+        <v>0.0</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>5.0</v>
+      </c>
+      <c r="G5">
+        <v>5</v>
+      </c>
+      <c r="H5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>4.94</v>
+      </c>
+      <c r="G6">
+        <v>5</v>
+      </c>
+      <c r="H6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>4.94</v>
+      </c>
+      <c r="G7">
+        <v>5</v>
+      </c>
+      <c r="H7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>4.89</v>
+      </c>
+      <c r="G8">
+        <v>5</v>
+      </c>
+      <c r="H8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>4.78</v>
+      </c>
+      <c r="G9">
+        <v>4.75</v>
+      </c>
+      <c r="H9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>4.75</v>
+      </c>
+      <c r="G10">
+        <v>5</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>4.67</v>
+      </c>
+      <c r="G11">
+        <v>4.75</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>4.65</v>
+      </c>
+      <c r="G12">
+        <v>4.75</v>
+      </c>
+      <c r="H12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>4.65</v>
+      </c>
+      <c r="G13">
+        <v>4.33</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14">
+        <v>2</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>4.6</v>
+      </c>
+      <c r="G14">
+        <v>4.25</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>4.59</v>
+      </c>
+      <c r="G15">
+        <v>4.5</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>11</v>
+      </c>
+      <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>4.58</v>
+      </c>
+      <c r="G16">
+        <v>4.5</v>
+      </c>
+      <c r="H16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>4.56</v>
+      </c>
+      <c r="G17">
+        <v>4.33</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>12</v>
+      </c>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>4.53</v>
+      </c>
+      <c r="G18">
+        <v>4.75</v>
+      </c>
+      <c r="H18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>13</v>
+      </c>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>4.47</v>
+      </c>
+      <c r="G19">
+        <v>4.25</v>
+      </c>
+      <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>4.44</v>
+      </c>
+      <c r="G20">
+        <v>4.33</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>4.42</v>
+      </c>
+      <c r="G21">
+        <v>4.25</v>
+      </c>
+      <c r="H21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>4.41</v>
+      </c>
+      <c r="G22">
+        <v>4</v>
+      </c>
+      <c r="H22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>15</v>
+      </c>
+      <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>4.39</v>
+      </c>
+      <c r="G23">
+        <v>4</v>
+      </c>
+      <c r="H23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>4.33</v>
+      </c>
+      <c r="G24">
+        <v>4</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>4.28</v>
+      </c>
+      <c r="G25">
+        <v>4</v>
+      </c>
+      <c r="H25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>4.24</v>
+      </c>
+      <c r="G26">
+        <v>4</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>4.2</v>
+      </c>
+      <c r="G27">
+        <v>3.75</v>
+      </c>
+      <c r="H27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>16</v>
+      </c>
+      <c r="B28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>4.18</v>
+      </c>
+      <c r="G28">
+        <v>4</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>17</v>
+      </c>
+      <c r="B29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>4.11</v>
+      </c>
+      <c r="G29">
+        <v>4</v>
+      </c>
+      <c r="H29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>4.0</v>
+      </c>
+      <c r="G30">
+        <v>3.33</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>0.0</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32">
+        <v>3</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>0.0</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>0.0</v>
+      </c>
+      <c r="G34">
+        <v>0</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36">
+        <v>7</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0.0</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37">
+        <v>3</v>
+      </c>
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0.0</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0.0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39">
+        <v>2</v>
+      </c>
+      <c r="D39" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0.0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0.0</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0.0</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0.0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44">
+        <v>7</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0.0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0.0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46">
+        <v>2</v>
+      </c>
+      <c r="D46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0.0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0.0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>0.0</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0.0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>65</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0.0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>67</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54">
+        <v>2</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>0.0</v>
+      </c>
+      <c r="G54">
+        <v>0</v>
+      </c>
+      <c r="H54" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>69</v>
+      </c>
+      <c r="C55">
+        <v>6</v>
+      </c>
+      <c r="D55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>0.0</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>0.0</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>0.0</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>0.0</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59">
+        <v>2</v>
+      </c>
+      <c r="D59" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>0.0</v>
+      </c>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>0.0</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>0.0</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>0.0</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63">
+        <v>1</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>0.0</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64">
+        <v>1</v>
+      </c>
+      <c r="D64" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>0.0</v>
+      </c>
+      <c r="G64">
+        <v>0</v>
+      </c>
+      <c r="H64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>0.0</v>
+      </c>
+      <c r="G65">
+        <v>0</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>80</v>
+      </c>
+      <c r="C66">
+        <v>6</v>
+      </c>
+      <c r="D66" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>0.0</v>
+      </c>
+      <c r="G66">
+        <v>0</v>
+      </c>
+      <c r="H66" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>0.0</v>
+      </c>
+      <c r="G67">
+        <v>0</v>
+      </c>
+      <c r="H67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>0.0</v>
+      </c>
+      <c r="G68">
+        <v>0</v>
+      </c>
+      <c r="H68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>0.0</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>84</v>
+      </c>
+      <c r="C70">
+        <v>1</v>
+      </c>
+      <c r="D70" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>0.0</v>
+      </c>
+      <c r="G70">
+        <v>0</v>
+      </c>
+      <c r="H70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71">
+        <v>1</v>
+      </c>
+      <c r="D71" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>0.0</v>
+      </c>
+      <c r="G71">
+        <v>0</v>
+      </c>
+      <c r="H71" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>86</v>
+      </c>
+      <c r="C72">
+        <v>1</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>0.0</v>
+      </c>
+      <c r="G72">
+        <v>0</v>
+      </c>
+      <c r="H72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>87</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>0.0</v>
+      </c>
+      <c r="G73">
+        <v>0</v>
+      </c>
+      <c r="H73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>88</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>0.0</v>
+      </c>
+      <c r="G74">
+        <v>0</v>
+      </c>
+      <c r="H74" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75">
+        <v>1</v>
+      </c>
+      <c r="D75" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>0.0</v>
+      </c>
+      <c r="G75">
+        <v>0</v>
+      </c>
+      <c r="H75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>90</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>0.0</v>
+      </c>
+      <c r="G76">
+        <v>0</v>
+      </c>
+      <c r="H76" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>91</v>
+      </c>
+      <c r="C77">
+        <v>1</v>
+      </c>
+      <c r="D77" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>0.0</v>
+      </c>
+      <c r="G77">
+        <v>0</v>
+      </c>
+      <c r="H77" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>92</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>0.0</v>
+      </c>
+      <c r="G78">
+        <v>0</v>
+      </c>
+      <c r="H78" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>93</v>
+      </c>
+      <c r="C79">
+        <v>1</v>
+      </c>
+      <c r="D79" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>0.0</v>
+      </c>
+      <c r="G79">
+        <v>0</v>
+      </c>
+      <c r="H79" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80">
+        <v>2</v>
+      </c>
+      <c r="D80" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>0.0</v>
+      </c>
+      <c r="G80">
+        <v>0</v>
+      </c>
+      <c r="H80" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81">
+        <v>3</v>
+      </c>
+      <c r="D81" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>0.0</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>0.0</v>
+      </c>
+      <c r="G82">
+        <v>0</v>
+      </c>
+      <c r="H82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>97</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+      <c r="D83" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>0.0</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84">
+        <v>2</v>
+      </c>
+      <c r="D84" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>0.0</v>
+      </c>
+      <c r="G84">
+        <v>0</v>
+      </c>
+      <c r="H84" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>99</v>
+      </c>
+      <c r="C85">
+        <v>2</v>
+      </c>
+      <c r="D85" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>0.0</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>100</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
+      </c>
+      <c r="D86" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>0.0</v>
+      </c>
+      <c r="G86">
+        <v>0</v>
+      </c>
+      <c r="H86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87">
+        <v>1</v>
+      </c>
+      <c r="D87" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>0.0</v>
+      </c>
+      <c r="G87">
+        <v>0</v>
+      </c>
+      <c r="H87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88">
+        <v>1</v>
+      </c>
+      <c r="D88" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>0.0</v>
+      </c>
+      <c r="G88">
+        <v>0</v>
+      </c>
+      <c r="H88" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>103</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>0.0</v>
+      </c>
+      <c r="G89">
+        <v>0</v>
+      </c>
+      <c r="H89" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>104</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>0.0</v>
+      </c>
+      <c r="G90">
+        <v>0</v>
+      </c>
+      <c r="H90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>0.0</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>106</v>
+      </c>
+      <c r="C92">
+        <v>3</v>
+      </c>
+      <c r="D92" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>0.0</v>
+      </c>
+      <c r="G92">
+        <v>0</v>
+      </c>
+      <c r="H92" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93">
+        <v>2</v>
+      </c>
+      <c r="D93" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>0.0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>108</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>0.0</v>
+      </c>
+      <c r="G94">
+        <v>0</v>
+      </c>
+      <c r="H94" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">