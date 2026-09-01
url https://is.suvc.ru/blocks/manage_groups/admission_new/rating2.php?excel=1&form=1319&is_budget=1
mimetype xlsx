--- v1 (2026-07-07)
+++ v2 (2026-09-01)
@@ -12,377 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Хуторненко Лидия Александровна</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению</t>
-[...2 lines deleted...]
-    <t>Антонов Кирилл Иванович</t>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Саитова Юлия Ильнуровна</t>
+  </si>
+  <si>
+    <t>Егоров Алексей Романович</t>
+  </si>
+  <si>
+    <t>Саяпова Ксения Айратовна</t>
+  </si>
+  <si>
+    <t>Ряжапова Полина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Федорова Карина Сергеевна</t>
+  </si>
+  <si>
+    <t>Субботина Елизавета Евгеньевна</t>
+  </si>
+  <si>
+    <t>Сулимова Валерия Павловна</t>
+  </si>
+  <si>
+    <t>Бондаренко Яна Станиславовна</t>
+  </si>
+  <si>
+    <t>Шестакова Анна Олеговна</t>
+  </si>
+  <si>
+    <t>Хасанов Егор Адамович</t>
+  </si>
+  <si>
+    <t>Решетняк Софья Даниловна</t>
+  </si>
+  <si>
+    <t>Афанасьева Дарья Михайловна</t>
+  </si>
+  <si>
+    <t>Рахманова Гузал Улугбековна</t>
+  </si>
+  <si>
+    <t>Елизаров Михаил Андреевич</t>
+  </si>
+  <si>
+    <t>Пузанкова Валерия Владимировна</t>
+  </si>
+  <si>
+    <t>Ярушина Милана Владиславовна</t>
+  </si>
+  <si>
+    <t>Балан Юлия Егоровна</t>
+  </si>
+  <si>
+    <t>Ботова Евгения Дмитриевна</t>
+  </si>
+  <si>
+    <t>Давлетова Дилара Азаматовна</t>
+  </si>
+  <si>
+    <t>Сурин Денис Евгеньевич</t>
+  </si>
+  <si>
+    <t>Валиева Яна Фидаилевна</t>
+  </si>
+  <si>
+    <t>Адигамов Равиль Тимурович</t>
+  </si>
+  <si>
+    <t>Ганеева Рената Нуровна</t>
+  </si>
+  <si>
+    <t>Ершова Ева Ильинична</t>
+  </si>
+  <si>
+    <t>Горносталёв Алексей Максимович</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Алексеева Алёна Алексеевна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
-[...38 lines deleted...]
-    <t>копия</t>
+    <t>Аллаярова Азалия Ильнуровна</t>
+  </si>
+  <si>
+    <t>Арсёнова Надежда Сергеевна</t>
+  </si>
+  <si>
+    <t>Аслямова Айлина Галинуровна</t>
+  </si>
+  <si>
+    <t>Бакиров Илья Валерьевич</t>
+  </si>
+  <si>
+    <t>Барбий Даниелла Вячеславовна</t>
+  </si>
+  <si>
+    <t>Белканова Анастасия Ильинична</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Богачева Арина Александровна</t>
+  </si>
+  <si>
+    <t>Боднар Богдана Алексеевна</t>
+  </si>
+  <si>
+    <t>Бозыкова Алина Валентиновна</t>
+  </si>
+  <si>
+    <t>Бузаева Марьяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Бузрукова Севара Эркин кизи</t>
+  </si>
+  <si>
+    <t>Булдашева Анастасия Артемовна</t>
   </si>
   <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
   </si>
   <si>
-    <t>Соколова Анна Андреевна</t>
-[...47 lines deleted...]
-    <t>Арсёнова Надежда Сергеевна</t>
+    <t>Бутенко Анастасия Алексеевна</t>
+  </si>
+  <si>
+    <t>Власова Татьяна Алексеевна</t>
+  </si>
+  <si>
+    <t>Волохова Ксения -</t>
+  </si>
+  <si>
+    <t>Галиуллина Айлина Ириковна</t>
+  </si>
+  <si>
+    <t>Галяутдинова Рината Фаатовна</t>
+  </si>
+  <si>
+    <t>Ганусенко Валерия Антоновна</t>
+  </si>
+  <si>
+    <t>Гильманова Арина Ильгизовна</t>
+  </si>
+  <si>
+    <t>Гимазова Самира Раисовна</t>
+  </si>
+  <si>
+    <t>Горбачева Алёна Денисовна</t>
+  </si>
+  <si>
+    <t>Горбунова Вероника Игоревна</t>
+  </si>
+  <si>
+    <t>Горкунова Карина Станиславовна</t>
+  </si>
+  <si>
+    <t>Григорьева Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Даушева Алиса Азаматовна</t>
+  </si>
+  <si>
+    <t>Дедюлина Елизавета Витальевна</t>
+  </si>
+  <si>
+    <t>Демина Анна Александровна</t>
+  </si>
+  <si>
+    <t>Демина Дарья Владимировна</t>
+  </si>
+  <si>
+    <t>Джурабоев Гафуржон Гуломжонович</t>
+  </si>
+  <si>
+    <t>Дмитриев Алексей Константинович</t>
+  </si>
+  <si>
+    <t>Доброва Илона Антоновна</t>
+  </si>
+  <si>
+    <t>Доркина Дарья Эдуардовна</t>
+  </si>
+  <si>
+    <t>Доценко Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Душкевич Дмитрий Евгеньевич</t>
+  </si>
+  <si>
+    <t>Ежова Полина Николаевна</t>
+  </si>
+  <si>
+    <t>Золотарев Кирилл Константинович</t>
+  </si>
+  <si>
+    <t>Золотых Анна Олеговна</t>
+  </si>
+  <si>
+    <t>Зубаткина Яна Станиславовна</t>
+  </si>
+  <si>
+    <t>Зяблицева Полина Андреевна</t>
+  </si>
+  <si>
+    <t>Иванова Анастасия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Иванова Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Иванчик Яна Геннадьевна</t>
+  </si>
+  <si>
+    <t>Игнатьева Светлана Андреевна</t>
+  </si>
+  <si>
+    <t>Ижбулдина Аделина Ринатовна</t>
+  </si>
+  <si>
+    <t>Ильин Иван Юрьевич</t>
+  </si>
+  <si>
+    <t>Исмагилов Дамир Салаватович</t>
+  </si>
+  <si>
+    <t>Калмыкова Анна Ивановна</t>
+  </si>
+  <si>
+    <t>Кафеева Кира Денисовна</t>
+  </si>
+  <si>
+    <t>Кизнер Елизавета Дмитриевна</t>
+  </si>
+  <si>
+    <t>Килякова Валерия Павловна</t>
+  </si>
+  <si>
+    <t>Кирабаева Милица Кайратовна</t>
+  </si>
+  <si>
+    <t>Кирьянова Дарья Александровна</t>
+  </si>
+  <si>
+    <t>Клопот Дмитрий Алексеевич</t>
+  </si>
+  <si>
+    <t>Кнутарева Анна Владимировна</t>
+  </si>
+  <si>
+    <t>Ковалевская Софья Романовна</t>
+  </si>
+  <si>
+    <t>Комелькова Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Копытова Диана Евгеньевна</t>
+  </si>
+  <si>
+    <t>Корниенко Ярослав Олегович</t>
+  </si>
+  <si>
+    <t>Кочарина Влада Дмитриевна</t>
+  </si>
+  <si>
+    <t>Крылова Злата Владимировна</t>
+  </si>
+  <si>
+    <t>Кузнецова Елена Анатольевна</t>
+  </si>
+  <si>
+    <t>Куклина Арина Валерьевна</t>
+  </si>
+  <si>
+    <t>Кутина Ксения Михайловна</t>
+  </si>
+  <si>
+    <t>Лисичкина Дарья Андреевна</t>
+  </si>
+  <si>
+    <t>Майер Елизавета Сергеевна</t>
+  </si>
+  <si>
+    <t>Макаров Матвей Александрович</t>
+  </si>
+  <si>
+    <t>Мальцева Ксения Сергеевна</t>
+  </si>
+  <si>
+    <t>Машараев Ян Алексеевич</t>
+  </si>
+  <si>
+    <t>Минорова Дарья Жамильевна</t>
+  </si>
+  <si>
+    <t>Михайловская София Юрьевна</t>
+  </si>
+  <si>
+    <t>Мицкевич Максим Дмитриевич</t>
+  </si>
+  <si>
+    <t>Мицуков Кирилл Александрович</t>
+  </si>
+  <si>
+    <t>Мызгина Ксения Максимовна</t>
+  </si>
+  <si>
+    <t>Мякишева Варвара Андреевна</t>
+  </si>
+  <si>
+    <t>Нагаева Виктория Сергеевна</t>
+  </si>
+  <si>
+    <t>Наталич Алина Ивановна</t>
+  </si>
+  <si>
+    <t>Наумкина Екатерина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Нафикова Лиана Вагизовна</t>
+  </si>
+  <si>
+    <t>Никанорова Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Никитин Роман Юрьевич</t>
+  </si>
+  <si>
+    <t>Никольская Ева Александровна</t>
+  </si>
+  <si>
+    <t>Носкова Арина Сергеевна</t>
+  </si>
+  <si>
+    <t>Орёл Анна Вадимовна</t>
+  </si>
+  <si>
+    <t>Осинцева Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Панкратова Екатерина Романовна</t>
+  </si>
+  <si>
+    <t>Панова Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Панфилова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Пахомова Ирина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Петухова Вероника Александровна</t>
+  </si>
+  <si>
+    <t>Покудов Богдан Вячеславович</t>
+  </si>
+  <si>
+    <t>Прокопенко Александра Сергеевна</t>
+  </si>
+  <si>
+    <t>Прокопьева Ульяна Генриховна</t>
+  </si>
+  <si>
+    <t>Пронькин Арсений Николаевич</t>
+  </si>
+  <si>
+    <t>Ражева Александра Сергеевна</t>
+  </si>
+  <si>
+    <t>Рахимова Ксения Илнуровна</t>
+  </si>
+  <si>
+    <t>Рожнова Варвара Сергеевна</t>
+  </si>
+  <si>
+    <t>Рыцева Вилена Сергеевна</t>
+  </si>
+  <si>
+    <t>Садыкова Кира Вадимовна</t>
+  </si>
+  <si>
+    <t>Самойлова Лидия Игоревна</t>
+  </si>
+  <si>
+    <t>Сармачева Ксения Вадимовна</t>
+  </si>
+  <si>
+    <t>Сахарова Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Севостьянова Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Ситникова Инга Игоревна</t>
+  </si>
+  <si>
+    <t>Скребкова Полина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Стадниченко София Евгеньевна</t>
+  </si>
+  <si>
+    <t>Старкова Надежда Николаевна</t>
+  </si>
+  <si>
+    <t>Старченко Асем Дмитриевна</t>
+  </si>
+  <si>
+    <t>Степанова Влада Константиновна</t>
+  </si>
+  <si>
+    <t>Суранова Алиса Александровна</t>
+  </si>
+  <si>
+    <t>Торопова Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Устюжанина Вераника Владимировна</t>
+  </si>
+  <si>
+    <t>Фаизов Тимур Юмагилдеевич</t>
+  </si>
+  <si>
+    <t>Федорова Валерия Константиновна</t>
+  </si>
+  <si>
+    <t>Федосова Валерия Анатольевна</t>
+  </si>
+  <si>
+    <t>Фомина Алиса Анатольевна</t>
+  </si>
+  <si>
+    <t>Хисамутдинова Ангелина Рустамовна</t>
+  </si>
+  <si>
+    <t>Хомякова Вера Евгеньевна</t>
+  </si>
+  <si>
+    <t>Храповецкая Татьяна Андреевна</t>
+  </si>
+  <si>
+    <t>Хребтов Всеволод Максимович</t>
+  </si>
+  <si>
+    <t>Христосенко Анна Сергеевна</t>
+  </si>
+  <si>
+    <t>Циховская Роза Марселевна</t>
+  </si>
+  <si>
+    <t>Цыденова Айсухан Алдаровна</t>
+  </si>
+  <si>
+    <t>Чалышева Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Чернова Дарья Вячеславовна</t>
+  </si>
+  <si>
+    <t>Чуксин Тимофей Алексеевич</t>
+  </si>
+  <si>
+    <t>Шабалинова София Станиславовна</t>
+  </si>
+  <si>
+    <t>Шавалеева Гузель Ильдусовна</t>
+  </si>
+  <si>
+    <t>Шалыгина Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Шахов Максим Васильевич</t>
+  </si>
+  <si>
+    <t>Шилович Виктория Юрьевна</t>
+  </si>
+  <si>
+    <t>Ширшов Иван Михайлович</t>
+  </si>
+  <si>
+    <t>Шмидт Полина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Шумкова Галина Константиновна</t>
+  </si>
+  <si>
+    <t>Арсентьева Ульяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Багирова Шойла Мубаризовна</t>
+  </si>
+  <si>
+    <t>Базунова Арина Ринатовна</t>
   </si>
   <si>
     <t>Барабаш Марина Анатольевна</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
-[...59 lines deleted...]
-    <t>Клопот Дмитрий Алексеевич</t>
+    <t>Бикмухаметов Максим Денисович</t>
+  </si>
+  <si>
+    <t>Благодарова Василиса Сергеевна</t>
   </si>
   <si>
     <t>Ковалева Ева Павловна</t>
   </si>
   <si>
-    <t>Ковалевская Софья Романовна</t>
-[...119 lines deleted...]
-    <t>Щеголева Арина Олеговна</t>
+    <t>Ланг Ульяна Владимировна</t>
+  </si>
+  <si>
+    <t>Мортуй-оол Алдын-сай Саяновна</t>
+  </si>
+  <si>
+    <t>Подольских Глеб Петрович</t>
+  </si>
+  <si>
+    <t>Сильванович Мелания Андреевна</t>
+  </si>
+  <si>
+    <t>Субханкулов Руслан Хамитович</t>
+  </si>
+  <si>
+    <t>Трапезникова Мария Александровна</t>
+  </si>
+  <si>
+    <t>Хаирова Виктория Юрьевна</t>
+  </si>
+  <si>
+    <t>Хертек Айдызаан Дадар-оолович</t>
+  </si>
+  <si>
+    <t>Чежегов Максим Антонович</t>
+  </si>
+  <si>
+    <t>Черных Виктория Александровна</t>
+  </si>
+  <si>
+    <t>Шайхетдинова Русалина Рифатовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -685,51 +937,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -746,2287 +998,4307 @@
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
         <v>4.75</v>
       </c>
       <c r="G2">
         <v>4.75</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3"/>
+      <c r="A3">
+        <v>2</v>
+      </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3">
+        <v>1</v>
+      </c>
+      <c r="F3">
+        <v>3.94</v>
+      </c>
+      <c r="G3">
+        <v>3.75</v>
+      </c>
+      <c r="H3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...16 lines deleted...]
-      </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>0.0</v>
+        <v>3.56</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5">
-        <v>5.0</v>
+        <v>3.47</v>
       </c>
       <c r="G5">
-        <v>5</v>
+        <v>3.25</v>
       </c>
       <c r="H5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>4.94</v>
+        <v>5.0</v>
       </c>
       <c r="G6">
         <v>5</v>
       </c>
       <c r="H6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>4.94</v>
+        <v>5.0</v>
       </c>
       <c r="G7">
         <v>5</v>
       </c>
       <c r="H7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>4.89</v>
       </c>
       <c r="G8">
         <v>5</v>
       </c>
       <c r="H8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>4.78</v>
+        <v>4.89</v>
       </c>
       <c r="G9">
         <v>4.75</v>
       </c>
       <c r="H9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
+        <v>4.67</v>
+      </c>
+      <c r="G10">
         <v>4.75</v>
       </c>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>4.67</v>
+        <v>4.65</v>
       </c>
       <c r="G11">
         <v>4.75</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>4.65</v>
       </c>
       <c r="G12">
-        <v>4.75</v>
+        <v>4.5</v>
       </c>
       <c r="H12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="G13">
-        <v>4.33</v>
+        <v>4.25</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14"/>
+      <c r="A14">
+        <v>13</v>
+      </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>4.6</v>
       </c>
       <c r="G14">
         <v>4.25</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15"/>
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>4.59</v>
+        <v>4.58</v>
       </c>
       <c r="G15">
         <v>4.5</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>4.58</v>
+        <v>4.57</v>
       </c>
       <c r="G16">
         <v>4.5</v>
       </c>
       <c r="H16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17"/>
+      <c r="A17">
+        <v>16</v>
+      </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>4.56</v>
       </c>
       <c r="G17">
-        <v>4.33</v>
+        <v>4.25</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>4.53</v>
+        <v>4.56</v>
       </c>
       <c r="G18">
-        <v>4.75</v>
+        <v>4.25</v>
       </c>
       <c r="H18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
-        <v>4.47</v>
+        <v>4.53</v>
       </c>
       <c r="G19">
-        <v>4.25</v>
+        <v>4.75</v>
       </c>
       <c r="H19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20"/>
+      <c r="A20">
+        <v>19</v>
+      </c>
       <c r="B20" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>4.44</v>
+        <v>4.53</v>
       </c>
       <c r="G20">
-        <v>4.33</v>
+        <v>4.25</v>
       </c>
       <c r="H20" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>4.42</v>
+        <v>4.5</v>
       </c>
       <c r="G21">
-        <v>4.25</v>
+        <v>4</v>
       </c>
       <c r="H21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22"/>
+      <c r="A22">
+        <v>21</v>
+      </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>4.41</v>
+        <v>4.47</v>
       </c>
       <c r="G22">
-        <v>4</v>
+        <v>4.25</v>
       </c>
       <c r="H22" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>4.39</v>
+        <v>4.42</v>
       </c>
       <c r="G23">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="H23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24"/>
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>4.33</v>
+        <v>4.41</v>
       </c>
       <c r="G24">
         <v>4</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25"/>
+      <c r="A25">
+        <v>24</v>
+      </c>
       <c r="B25" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>4.28</v>
+        <v>4.37</v>
       </c>
       <c r="G25">
-        <v>4</v>
+        <v>4.25</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26"/>
+      <c r="A26">
+        <v>25</v>
+      </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>4.24</v>
+        <v>4.29</v>
       </c>
       <c r="G26">
         <v>4</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>4.2</v>
+        <v>4.0</v>
       </c>
       <c r="G27">
-        <v>3.75</v>
+        <v>3.33</v>
       </c>
       <c r="H27" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...1 lines deleted...]
-      </c>
+      <c r="A28"/>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>4.18</v>
+        <v>0.0</v>
       </c>
       <c r="G28">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...1 lines deleted...]
-      </c>
+      <c r="A29"/>
       <c r="B29" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>4.11</v>
+        <v>0.0</v>
       </c>
       <c r="G29">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G30">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D34" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C36">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C37">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C38">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D38" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D40" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C44">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C52">
         <v>1</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0.0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0.0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D61" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C63">
         <v>1</v>
       </c>
       <c r="D63" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C65">
         <v>1</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0.0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0.0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C71">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0.0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0.0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0.0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C77">
         <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0.0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0.0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C83">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D83" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0.0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C84">
         <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0.0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C85">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0.0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0.0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0.0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C88">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D88" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0.0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
       <c r="D89" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0.0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0.0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0.0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0.0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0.0</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94"/>
       <c r="B94" t="s">
+        <v>107</v>
+      </c>
+      <c r="C94">
+        <v>1</v>
+      </c>
+      <c r="D94" t="s">
+        <v>39</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>0.0</v>
+      </c>
+      <c r="G94">
+        <v>0</v>
+      </c>
+      <c r="H94" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95"/>
+      <c r="B95" t="s">
         <v>108</v>
       </c>
-      <c r="C94">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="C95">
+        <v>2</v>
+      </c>
+      <c r="D95" t="s">
+        <v>39</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>0.0</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>109</v>
+      </c>
+      <c r="C96">
+        <v>1</v>
+      </c>
+      <c r="D96" t="s">
+        <v>39</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>0.0</v>
+      </c>
+      <c r="G96">
+        <v>0</v>
+      </c>
+      <c r="H96" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>110</v>
+      </c>
+      <c r="C97">
+        <v>1</v>
+      </c>
+      <c r="D97" t="s">
+        <v>39</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>0.0</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>111</v>
+      </c>
+      <c r="C98">
+        <v>2</v>
+      </c>
+      <c r="D98" t="s">
+        <v>39</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>0.0</v>
+      </c>
+      <c r="G98">
+        <v>0</v>
+      </c>
+      <c r="H98" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>112</v>
+      </c>
+      <c r="C99">
+        <v>1</v>
+      </c>
+      <c r="D99" t="s">
+        <v>39</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>0.0</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>113</v>
+      </c>
+      <c r="C100">
+        <v>1</v>
+      </c>
+      <c r="D100" t="s">
+        <v>39</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>0.0</v>
+      </c>
+      <c r="G100">
+        <v>0</v>
+      </c>
+      <c r="H100" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>114</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>39</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>0.0</v>
+      </c>
+      <c r="G101">
+        <v>0</v>
+      </c>
+      <c r="H101" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>115</v>
+      </c>
+      <c r="C102">
+        <v>1</v>
+      </c>
+      <c r="D102" t="s">
+        <v>39</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>0.0</v>
+      </c>
+      <c r="G102">
+        <v>0</v>
+      </c>
+      <c r="H102" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>116</v>
+      </c>
+      <c r="C103">
+        <v>2</v>
+      </c>
+      <c r="D103" t="s">
+        <v>39</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>0.0</v>
+      </c>
+      <c r="G103">
+        <v>0</v>
+      </c>
+      <c r="H103" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>117</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>39</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>0.0</v>
+      </c>
+      <c r="G104">
+        <v>0</v>
+      </c>
+      <c r="H104" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>118</v>
+      </c>
+      <c r="C105">
+        <v>2</v>
+      </c>
+      <c r="D105" t="s">
+        <v>39</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>0.0</v>
+      </c>
+      <c r="G105">
+        <v>0</v>
+      </c>
+      <c r="H105" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>119</v>
+      </c>
+      <c r="C106">
+        <v>1</v>
+      </c>
+      <c r="D106" t="s">
+        <v>39</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>0.0</v>
+      </c>
+      <c r="G106">
+        <v>0</v>
+      </c>
+      <c r="H106" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>120</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>39</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>0.0</v>
+      </c>
+      <c r="G107">
+        <v>0</v>
+      </c>
+      <c r="H107" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>121</v>
+      </c>
+      <c r="C108">
+        <v>1</v>
+      </c>
+      <c r="D108" t="s">
+        <v>39</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>0.0</v>
+      </c>
+      <c r="G108">
+        <v>0</v>
+      </c>
+      <c r="H108" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>122</v>
+      </c>
+      <c r="C109">
+        <v>1</v>
+      </c>
+      <c r="D109" t="s">
+        <v>39</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>0.0</v>
+      </c>
+      <c r="G109">
+        <v>0</v>
+      </c>
+      <c r="H109" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+      <c r="D110" t="s">
+        <v>39</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>0.0</v>
+      </c>
+      <c r="G110">
+        <v>0</v>
+      </c>
+      <c r="H110" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>124</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+      <c r="D111" t="s">
+        <v>39</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>0.0</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>125</v>
+      </c>
+      <c r="C112">
+        <v>3</v>
+      </c>
+      <c r="D112" t="s">
+        <v>39</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>0.0</v>
+      </c>
+      <c r="G112">
+        <v>0</v>
+      </c>
+      <c r="H112" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>126</v>
+      </c>
+      <c r="C113">
+        <v>1</v>
+      </c>
+      <c r="D113" t="s">
+        <v>39</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>0.0</v>
+      </c>
+      <c r="G113">
+        <v>0</v>
+      </c>
+      <c r="H113" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>127</v>
+      </c>
+      <c r="C114">
+        <v>2</v>
+      </c>
+      <c r="D114" t="s">
+        <v>39</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>0.0</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>128</v>
+      </c>
+      <c r="C115">
+        <v>4</v>
+      </c>
+      <c r="D115" t="s">
+        <v>39</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>0.0</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>129</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="D116" t="s">
+        <v>39</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>0.0</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>130</v>
+      </c>
+      <c r="C117">
+        <v>1</v>
+      </c>
+      <c r="D117" t="s">
+        <v>39</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>0.0</v>
+      </c>
+      <c r="G117">
+        <v>0</v>
+      </c>
+      <c r="H117" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>131</v>
+      </c>
+      <c r="C118">
+        <v>1</v>
+      </c>
+      <c r="D118" t="s">
+        <v>39</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>0.0</v>
+      </c>
+      <c r="G118">
+        <v>0</v>
+      </c>
+      <c r="H118" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>132</v>
+      </c>
+      <c r="C119">
+        <v>1</v>
+      </c>
+      <c r="D119" t="s">
+        <v>39</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>0.0</v>
+      </c>
+      <c r="G119">
+        <v>0</v>
+      </c>
+      <c r="H119" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>133</v>
+      </c>
+      <c r="C120">
+        <v>1</v>
+      </c>
+      <c r="D120" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>0.0</v>
+      </c>
+      <c r="G120">
+        <v>0</v>
+      </c>
+      <c r="H120" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>134</v>
+      </c>
+      <c r="C121">
+        <v>1</v>
+      </c>
+      <c r="D121" t="s">
+        <v>39</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>0.0</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>135</v>
+      </c>
+      <c r="C122">
+        <v>1</v>
+      </c>
+      <c r="D122" t="s">
+        <v>39</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
+        <v>0.0</v>
+      </c>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>136</v>
+      </c>
+      <c r="C123">
+        <v>1</v>
+      </c>
+      <c r="D123" t="s">
+        <v>39</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
+        <v>0.0</v>
+      </c>
+      <c r="G123">
+        <v>0</v>
+      </c>
+      <c r="H123" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>137</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>39</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
+        <v>0.0</v>
+      </c>
+      <c r="G124">
+        <v>0</v>
+      </c>
+      <c r="H124" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>138</v>
+      </c>
+      <c r="C125">
+        <v>1</v>
+      </c>
+      <c r="D125" t="s">
+        <v>39</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
+        <v>0.0</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>139</v>
+      </c>
+      <c r="C126">
+        <v>1</v>
+      </c>
+      <c r="D126" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
+        <v>0.0</v>
+      </c>
+      <c r="G126">
+        <v>0</v>
+      </c>
+      <c r="H126" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>140</v>
+      </c>
+      <c r="C127">
+        <v>1</v>
+      </c>
+      <c r="D127" t="s">
+        <v>39</v>
+      </c>
+      <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>0.0</v>
+      </c>
+      <c r="G127">
+        <v>0</v>
+      </c>
+      <c r="H127" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>141</v>
+      </c>
+      <c r="C128">
+        <v>2</v>
+      </c>
+      <c r="D128" t="s">
+        <v>39</v>
+      </c>
+      <c r="E128">
+        <v>0</v>
+      </c>
+      <c r="F128">
+        <v>0.0</v>
+      </c>
+      <c r="G128">
+        <v>0</v>
+      </c>
+      <c r="H128" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>142</v>
+      </c>
+      <c r="C129">
+        <v>2</v>
+      </c>
+      <c r="D129" t="s">
+        <v>39</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
+        <v>0.0</v>
+      </c>
+      <c r="G129">
+        <v>0</v>
+      </c>
+      <c r="H129" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>143</v>
+      </c>
+      <c r="C130">
+        <v>3</v>
+      </c>
+      <c r="D130" t="s">
+        <v>39</v>
+      </c>
+      <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
+        <v>0.0</v>
+      </c>
+      <c r="G130">
+        <v>0</v>
+      </c>
+      <c r="H130" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>144</v>
+      </c>
+      <c r="C131">
+        <v>2</v>
+      </c>
+      <c r="D131" t="s">
+        <v>39</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>0.0</v>
+      </c>
+      <c r="G131">
+        <v>0</v>
+      </c>
+      <c r="H131" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>145</v>
+      </c>
+      <c r="C132">
+        <v>1</v>
+      </c>
+      <c r="D132" t="s">
+        <v>39</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>0.0</v>
+      </c>
+      <c r="G132">
+        <v>0</v>
+      </c>
+      <c r="H132" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>146</v>
+      </c>
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="D133" t="s">
+        <v>39</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
+        <v>0.0</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>147</v>
+      </c>
+      <c r="C134">
+        <v>1</v>
+      </c>
+      <c r="D134" t="s">
+        <v>39</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>0.0</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>148</v>
+      </c>
+      <c r="C135">
+        <v>1</v>
+      </c>
+      <c r="D135" t="s">
+        <v>39</v>
+      </c>
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
+        <v>0.0</v>
+      </c>
+      <c r="G135">
+        <v>0</v>
+      </c>
+      <c r="H135" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>149</v>
+      </c>
+      <c r="C136">
+        <v>2</v>
+      </c>
+      <c r="D136" t="s">
+        <v>39</v>
+      </c>
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
+        <v>0.0</v>
+      </c>
+      <c r="G136">
+        <v>0</v>
+      </c>
+      <c r="H136" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>150</v>
+      </c>
+      <c r="C137">
+        <v>2</v>
+      </c>
+      <c r="D137" t="s">
+        <v>39</v>
+      </c>
+      <c r="E137">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>0.0</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>151</v>
+      </c>
+      <c r="C138">
+        <v>1</v>
+      </c>
+      <c r="D138" t="s">
+        <v>39</v>
+      </c>
+      <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
+        <v>0.0</v>
+      </c>
+      <c r="G138">
+        <v>0</v>
+      </c>
+      <c r="H138" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>152</v>
+      </c>
+      <c r="C139">
+        <v>1</v>
+      </c>
+      <c r="D139" t="s">
+        <v>39</v>
+      </c>
+      <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
+        <v>0.0</v>
+      </c>
+      <c r="G139">
+        <v>0</v>
+      </c>
+      <c r="H139" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>153</v>
+      </c>
+      <c r="C140">
+        <v>1</v>
+      </c>
+      <c r="D140" t="s">
+        <v>39</v>
+      </c>
+      <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
+        <v>0.0</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>154</v>
+      </c>
+      <c r="C141">
+        <v>3</v>
+      </c>
+      <c r="D141" t="s">
+        <v>39</v>
+      </c>
+      <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
+        <v>0.0</v>
+      </c>
+      <c r="G141">
+        <v>0</v>
+      </c>
+      <c r="H141" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>155</v>
+      </c>
+      <c r="C142">
+        <v>1</v>
+      </c>
+      <c r="D142" t="s">
+        <v>39</v>
+      </c>
+      <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
+        <v>0.0</v>
+      </c>
+      <c r="G142">
+        <v>0</v>
+      </c>
+      <c r="H142" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>156</v>
+      </c>
+      <c r="C143">
+        <v>1</v>
+      </c>
+      <c r="D143" t="s">
+        <v>39</v>
+      </c>
+      <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
+        <v>0.0</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>157</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="D144" t="s">
+        <v>39</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
+        <v>0.0</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>158</v>
+      </c>
+      <c r="C145">
+        <v>1</v>
+      </c>
+      <c r="D145" t="s">
+        <v>39</v>
+      </c>
+      <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
+        <v>0.0</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>159</v>
+      </c>
+      <c r="C146">
+        <v>1</v>
+      </c>
+      <c r="D146" t="s">
+        <v>39</v>
+      </c>
+      <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
+        <v>0.0</v>
+      </c>
+      <c r="G146">
+        <v>0</v>
+      </c>
+      <c r="H146" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>160</v>
+      </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
+      <c r="D147" t="s">
+        <v>39</v>
+      </c>
+      <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
+        <v>0.0</v>
+      </c>
+      <c r="G147">
+        <v>0</v>
+      </c>
+      <c r="H147" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>161</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148" t="s">
+        <v>39</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
+        <v>0.0</v>
+      </c>
+      <c r="G148">
+        <v>0</v>
+      </c>
+      <c r="H148" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>162</v>
+      </c>
+      <c r="C149">
+        <v>3</v>
+      </c>
+      <c r="D149" t="s">
+        <v>39</v>
+      </c>
+      <c r="E149">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>0.0</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>163</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+      <c r="D150" t="s">
+        <v>39</v>
+      </c>
+      <c r="E150">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>0.0</v>
+      </c>
+      <c r="G150">
+        <v>0</v>
+      </c>
+      <c r="H150" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>164</v>
+      </c>
+      <c r="C151">
+        <v>1</v>
+      </c>
+      <c r="D151" t="s">
+        <v>39</v>
+      </c>
+      <c r="E151">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>0.0</v>
+      </c>
+      <c r="G151">
+        <v>0</v>
+      </c>
+      <c r="H151" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>165</v>
+      </c>
+      <c r="C152">
+        <v>1</v>
+      </c>
+      <c r="D152" t="s">
+        <v>39</v>
+      </c>
+      <c r="E152">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>0.0</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>166</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153" t="s">
+        <v>39</v>
+      </c>
+      <c r="E153">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>0.0</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>167</v>
+      </c>
+      <c r="C154">
+        <v>1</v>
+      </c>
+      <c r="D154" t="s">
+        <v>39</v>
+      </c>
+      <c r="E154">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>0.0</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>168</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
+      </c>
+      <c r="D155" t="s">
+        <v>39</v>
+      </c>
+      <c r="E155">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>0.0</v>
+      </c>
+      <c r="G155">
+        <v>0</v>
+      </c>
+      <c r="H155" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>169</v>
+      </c>
+      <c r="C156">
+        <v>3</v>
+      </c>
+      <c r="D156" t="s">
+        <v>39</v>
+      </c>
+      <c r="E156">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>0.0</v>
+      </c>
+      <c r="G156">
+        <v>0</v>
+      </c>
+      <c r="H156" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>170</v>
+      </c>
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157" t="s">
+        <v>39</v>
+      </c>
+      <c r="E157">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>0.0</v>
+      </c>
+      <c r="G157">
+        <v>0</v>
+      </c>
+      <c r="H157" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>171</v>
+      </c>
+      <c r="C158">
+        <v>1</v>
+      </c>
+      <c r="D158" t="s">
+        <v>39</v>
+      </c>
+      <c r="E158">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>0.0</v>
+      </c>
+      <c r="G158">
+        <v>0</v>
+      </c>
+      <c r="H158" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>172</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>39</v>
+      </c>
+      <c r="E159">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>0.0</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>173</v>
+      </c>
+      <c r="C160">
+        <v>1</v>
+      </c>
+      <c r="D160" t="s">
+        <v>39</v>
+      </c>
+      <c r="E160">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>0.0</v>
+      </c>
+      <c r="G160">
+        <v>0</v>
+      </c>
+      <c r="H160" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>174</v>
+      </c>
+      <c r="C161">
+        <v>2</v>
+      </c>
+      <c r="D161" t="s">
+        <v>39</v>
+      </c>
+      <c r="E161">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>0.0</v>
+      </c>
+      <c r="G161">
+        <v>0</v>
+      </c>
+      <c r="H161" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>175</v>
+      </c>
+      <c r="C162">
+        <v>2</v>
+      </c>
+      <c r="D162" t="s">
+        <v>39</v>
+      </c>
+      <c r="E162">
+        <v>0</v>
+      </c>
+      <c r="F162"/>
+      <c r="G162">
+        <v>0</v>
+      </c>
+      <c r="H162" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>176</v>
+      </c>
+      <c r="C163">
+        <v>1</v>
+      </c>
+      <c r="D163" t="s">
+        <v>39</v>
+      </c>
+      <c r="E163">
+        <v>0</v>
+      </c>
+      <c r="F163"/>
+      <c r="G163">
+        <v>0</v>
+      </c>
+      <c r="H163" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>177</v>
+      </c>
+      <c r="C164">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>39</v>
+      </c>
+      <c r="E164">
+        <v>0</v>
+      </c>
+      <c r="F164"/>
+      <c r="G164">
+        <v>0</v>
+      </c>
+      <c r="H164" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>178</v>
+      </c>
+      <c r="C165">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
+        <v>39</v>
+      </c>
+      <c r="E165">
+        <v>0</v>
+      </c>
+      <c r="F165"/>
+      <c r="G165">
+        <v>0</v>
+      </c>
+      <c r="H165" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>179</v>
+      </c>
+      <c r="C166">
+        <v>1</v>
+      </c>
+      <c r="D166" t="s">
+        <v>39</v>
+      </c>
+      <c r="E166">
+        <v>0</v>
+      </c>
+      <c r="F166"/>
+      <c r="G166">
+        <v>0</v>
+      </c>
+      <c r="H166" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>180</v>
+      </c>
+      <c r="C167">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>39</v>
+      </c>
+      <c r="E167">
+        <v>0</v>
+      </c>
+      <c r="F167"/>
+      <c r="G167">
+        <v>0</v>
+      </c>
+      <c r="H167" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>181</v>
+      </c>
+      <c r="C168">
+        <v>1</v>
+      </c>
+      <c r="D168" t="s">
+        <v>39</v>
+      </c>
+      <c r="E168">
+        <v>0</v>
+      </c>
+      <c r="F168"/>
+      <c r="G168">
+        <v>0</v>
+      </c>
+      <c r="H168" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>182</v>
+      </c>
+      <c r="C169">
+        <v>2</v>
+      </c>
+      <c r="D169" t="s">
+        <v>39</v>
+      </c>
+      <c r="E169">
+        <v>0</v>
+      </c>
+      <c r="F169"/>
+      <c r="G169">
+        <v>0</v>
+      </c>
+      <c r="H169" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>183</v>
+      </c>
+      <c r="C170">
+        <v>2</v>
+      </c>
+      <c r="D170" t="s">
+        <v>39</v>
+      </c>
+      <c r="E170">
+        <v>0</v>
+      </c>
+      <c r="F170"/>
+      <c r="G170">
+        <v>0</v>
+      </c>
+      <c r="H170" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>184</v>
+      </c>
+      <c r="C171">
+        <v>1</v>
+      </c>
+      <c r="D171" t="s">
+        <v>39</v>
+      </c>
+      <c r="E171">
+        <v>0</v>
+      </c>
+      <c r="F171"/>
+      <c r="G171">
+        <v>0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>185</v>
+      </c>
+      <c r="C172">
+        <v>2</v>
+      </c>
+      <c r="D172" t="s">
+        <v>39</v>
+      </c>
+      <c r="E172">
+        <v>0</v>
+      </c>
+      <c r="F172"/>
+      <c r="G172">
+        <v>0</v>
+      </c>
+      <c r="H172" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>186</v>
+      </c>
+      <c r="C173">
+        <v>1</v>
+      </c>
+      <c r="D173" t="s">
+        <v>39</v>
+      </c>
+      <c r="E173">
+        <v>0</v>
+      </c>
+      <c r="F173"/>
+      <c r="G173">
+        <v>0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>187</v>
+      </c>
+      <c r="C174">
+        <v>2</v>
+      </c>
+      <c r="D174" t="s">
+        <v>39</v>
+      </c>
+      <c r="E174">
+        <v>0</v>
+      </c>
+      <c r="F174"/>
+      <c r="G174">
+        <v>0</v>
+      </c>
+      <c r="H174" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>188</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>39</v>
+      </c>
+      <c r="E175">
+        <v>0</v>
+      </c>
+      <c r="F175"/>
+      <c r="G175">
+        <v>0</v>
+      </c>
+      <c r="H175" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>189</v>
+      </c>
+      <c r="C176">
+        <v>2</v>
+      </c>
+      <c r="D176" t="s">
+        <v>39</v>
+      </c>
+      <c r="E176">
+        <v>0</v>
+      </c>
+      <c r="F176"/>
+      <c r="G176">
+        <v>0</v>
+      </c>
+      <c r="H176" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>190</v>
+      </c>
+      <c r="C177">
+        <v>2</v>
+      </c>
+      <c r="D177" t="s">
+        <v>39</v>
+      </c>
+      <c r="E177">
+        <v>0</v>
+      </c>
+      <c r="F177"/>
+      <c r="G177">
+        <v>0</v>
+      </c>
+      <c r="H177" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>191</v>
+      </c>
+      <c r="C178">
+        <v>2</v>
+      </c>
+      <c r="D178" t="s">
+        <v>39</v>
+      </c>
+      <c r="E178">
+        <v>0</v>
+      </c>
+      <c r="F178"/>
+      <c r="G178">
+        <v>0</v>
+      </c>
+      <c r="H178" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>192</v>
+      </c>
+      <c r="C179">
+        <v>1</v>
+      </c>
+      <c r="D179" t="s">
+        <v>39</v>
+      </c>
+      <c r="E179">
+        <v>0</v>
+      </c>
+      <c r="F179"/>
+      <c r="G179">
+        <v>0</v>
+      </c>
+      <c r="H179" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">