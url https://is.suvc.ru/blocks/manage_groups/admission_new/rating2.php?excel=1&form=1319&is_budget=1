--- v2 (2026-09-01)
+++ v3 (2026-11-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
@@ -74,53 +74,50 @@
   <si>
     <t>Егоров Алексей Романович</t>
   </si>
   <si>
     <t>Саяпова Ксения Айратовна</t>
   </si>
   <si>
     <t>Ряжапова Полина Дмитриевна</t>
   </si>
   <si>
     <t>Федорова Карина Сергеевна</t>
   </si>
   <si>
     <t>Субботина Елизавета Евгеньевна</t>
   </si>
   <si>
     <t>Сулимова Валерия Павловна</t>
   </si>
   <si>
     <t>Бондаренко Яна Станиславовна</t>
   </si>
   <si>
     <t>Шестакова Анна Олеговна</t>
   </si>
   <si>
-    <t>Хасанов Егор Адамович</t>
-[...1 lines deleted...]
-  <si>
     <t>Решетняк Софья Даниловна</t>
   </si>
   <si>
     <t>Афанасьева Дарья Михайловна</t>
   </si>
   <si>
     <t>Рахманова Гузал Улугбековна</t>
   </si>
   <si>
     <t>Елизаров Михаил Андреевич</t>
   </si>
   <si>
     <t>Пузанкова Валерия Владимировна</t>
   </si>
   <si>
     <t>Ярушина Милана Владиславовна</t>
   </si>
   <si>
     <t>Балан Юлия Егоровна</t>
   </si>
   <si>
     <t>Ботова Евгения Дмитриевна</t>
   </si>
   <si>
     <t>Давлетова Дилара Азаматовна</t>
@@ -137,450 +134,393 @@
   <si>
     <t>Ганеева Рената Нуровна</t>
   </si>
   <si>
     <t>Ершова Ева Ильинична</t>
   </si>
   <si>
     <t>Горносталёв Алексей Максимович</t>
   </si>
   <si>
     <t>копия</t>
   </si>
   <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
   </si>
   <si>
     <t>Алексеева Алёна Алексеевна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
     <t>Аллаярова Азалия Ильнуровна</t>
   </si>
   <si>
+    <t>Анайко Кирилл Максимович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
     <t>Арсёнова Надежда Сергеевна</t>
   </si>
   <si>
     <t>Аслямова Айлина Галинуровна</t>
   </si>
   <si>
     <t>Бакиров Илья Валерьевич</t>
   </si>
   <si>
     <t>Барбий Даниелла Вячеславовна</t>
   </si>
   <si>
-    <t>Белканова Анастасия Ильинична</t>
-[...4 lines deleted...]
-  <si>
     <t>Богачева Арина Александровна</t>
   </si>
   <si>
     <t>Боднар Богдана Алексеевна</t>
   </si>
   <si>
     <t>Бозыкова Алина Валентиновна</t>
   </si>
   <si>
     <t>Бузаева Марьяна Сергеевна</t>
   </si>
   <si>
     <t>Бузрукова Севара Эркин кизи</t>
   </si>
   <si>
     <t>Булдашева Анастасия Артемовна</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
-[...4 lines deleted...]
-  <si>
     <t>Власова Татьяна Алексеевна</t>
   </si>
   <si>
     <t>Волохова Ксения -</t>
   </si>
   <si>
     <t>Галиуллина Айлина Ириковна</t>
   </si>
   <si>
     <t>Галяутдинова Рината Фаатовна</t>
   </si>
   <si>
     <t>Ганусенко Валерия Антоновна</t>
   </si>
   <si>
     <t>Гильманова Арина Ильгизовна</t>
   </si>
   <si>
     <t>Гимазова Самира Раисовна</t>
   </si>
   <si>
     <t>Горбачева Алёна Денисовна</t>
   </si>
   <si>
     <t>Горбунова Вероника Игоревна</t>
   </si>
   <si>
     <t>Горкунова Карина Станиславовна</t>
   </si>
   <si>
     <t>Григорьева Ульяна Владимировна</t>
   </si>
   <si>
     <t>Даушева Алиса Азаматовна</t>
   </si>
   <si>
     <t>Дедюлина Елизавета Витальевна</t>
   </si>
   <si>
-    <t>Демина Анна Александровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Демина Дарья Владимировна</t>
   </si>
   <si>
     <t>Джурабоев Гафуржон Гуломжонович</t>
   </si>
   <si>
-    <t>Дмитриев Алексей Константинович</t>
-[...1 lines deleted...]
-  <si>
     <t>Доброва Илона Антоновна</t>
   </si>
   <si>
     <t>Доркина Дарья Эдуардовна</t>
   </si>
   <si>
     <t>Доценко Владислава Александровна</t>
   </si>
   <si>
     <t>Душкевич Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>Ежова Полина Николаевна</t>
   </si>
   <si>
     <t>Золотарев Кирилл Константинович</t>
   </si>
   <si>
     <t>Золотых Анна Олеговна</t>
   </si>
   <si>
-    <t>Зубаткина Яна Станиславовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Зяблицева Полина Андреевна</t>
   </si>
   <si>
     <t>Иванова Анастасия Дмитриевна</t>
   </si>
   <si>
     <t>Иванова Арина Андреевна</t>
   </si>
   <si>
-    <t>Иванчик Яна Геннадьевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Игнатьева Светлана Андреевна</t>
   </si>
   <si>
     <t>Ижбулдина Аделина Ринатовна</t>
   </si>
   <si>
     <t>Ильин Иван Юрьевич</t>
   </si>
   <si>
     <t>Исмагилов Дамир Салаватович</t>
   </si>
   <si>
     <t>Калмыкова Анна Ивановна</t>
   </si>
   <si>
     <t>Кафеева Кира Денисовна</t>
   </si>
   <si>
     <t>Кизнер Елизавета Дмитриевна</t>
   </si>
   <si>
     <t>Килякова Валерия Павловна</t>
   </si>
   <si>
     <t>Кирабаева Милица Кайратовна</t>
   </si>
   <si>
     <t>Кирьянова Дарья Александровна</t>
   </si>
   <si>
     <t>Клопот Дмитрий Алексеевич</t>
   </si>
   <si>
     <t>Кнутарева Анна Владимировна</t>
   </si>
   <si>
     <t>Ковалевская Софья Романовна</t>
   </si>
   <si>
     <t>Комелькова Арина Андреевна</t>
   </si>
   <si>
     <t>Копытова Диана Евгеньевна</t>
   </si>
   <si>
     <t>Корниенко Ярослав Олегович</t>
   </si>
   <si>
-    <t>Кочарина Влада Дмитриевна</t>
-[...4 lines deleted...]
-  <si>
     <t>Кузнецова Елена Анатольевна</t>
   </si>
   <si>
     <t>Куклина Арина Валерьевна</t>
   </si>
   <si>
     <t>Кутина Ксения Михайловна</t>
   </si>
   <si>
     <t>Лисичкина Дарья Андреевна</t>
   </si>
   <si>
     <t>Майер Елизавета Сергеевна</t>
   </si>
   <si>
     <t>Макаров Матвей Александрович</t>
   </si>
   <si>
     <t>Мальцева Ксения Сергеевна</t>
   </si>
   <si>
     <t>Машараев Ян Алексеевич</t>
   </si>
   <si>
     <t>Минорова Дарья Жамильевна</t>
   </si>
   <si>
-    <t>Михайловская София Юрьевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Мицкевич Максим Дмитриевич</t>
   </si>
   <si>
     <t>Мицуков Кирилл Александрович</t>
   </si>
   <si>
     <t>Мызгина Ксения Максимовна</t>
   </si>
   <si>
     <t>Мякишева Варвара Андреевна</t>
   </si>
   <si>
-    <t>Нагаева Виктория Сергеевна</t>
-[...4 lines deleted...]
-  <si>
     <t>Наумкина Екатерина Дмитриевна</t>
   </si>
   <si>
-    <t>Нафикова Лиана Вагизовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Никанорова Анна Сергеевна</t>
   </si>
   <si>
     <t>Никитин Роман Юрьевич</t>
   </si>
   <si>
     <t>Никольская Ева Александровна</t>
   </si>
   <si>
     <t>Носкова Арина Сергеевна</t>
   </si>
   <si>
     <t>Орёл Анна Вадимовна</t>
   </si>
   <si>
-    <t>Осинцева Анастасия Сергеевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Панкратова Екатерина Романовна</t>
   </si>
   <si>
     <t>Панова Марина Анатольевна</t>
   </si>
   <si>
-    <t>Панфилова Анна Александровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Пахомова Ирина Вячеславовна</t>
   </si>
   <si>
     <t>Петухова Вероника Александровна</t>
   </si>
   <si>
     <t>Покудов Богдан Вячеславович</t>
   </si>
   <si>
     <t>Прокопенко Александра Сергеевна</t>
   </si>
   <si>
     <t>Прокопьева Ульяна Генриховна</t>
   </si>
   <si>
     <t>Пронькин Арсений Николаевич</t>
   </si>
   <si>
     <t>Ражева Александра Сергеевна</t>
   </si>
   <si>
     <t>Рахимова Ксения Илнуровна</t>
   </si>
   <si>
     <t>Рожнова Варвара Сергеевна</t>
   </si>
   <si>
     <t>Рыцева Вилена Сергеевна</t>
   </si>
   <si>
     <t>Садыкова Кира Вадимовна</t>
   </si>
   <si>
     <t>Самойлова Лидия Игоревна</t>
   </si>
   <si>
     <t>Сармачева Ксения Вадимовна</t>
   </si>
   <si>
     <t>Сахарова Дарья Игоревна</t>
   </si>
   <si>
-    <t>Севостьянова Владислава Александровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Ситникова Инга Игоревна</t>
   </si>
   <si>
     <t>Скребкова Полина Дмитриевна</t>
   </si>
   <si>
     <t>Стадниченко София Евгеньевна</t>
   </si>
   <si>
     <t>Старкова Надежда Николаевна</t>
   </si>
   <si>
     <t>Старченко Асем Дмитриевна</t>
   </si>
   <si>
     <t>Степанова Влада Константиновна</t>
   </si>
   <si>
     <t>Суранова Алиса Александровна</t>
   </si>
   <si>
     <t>Торопова Анастасия Сергеевна</t>
   </si>
   <si>
-    <t>Устюжанина Вераника Владимировна</t>
-[...1 lines deleted...]
-  <si>
     <t>Фаизов Тимур Юмагилдеевич</t>
   </si>
   <si>
-    <t>Федорова Валерия Константиновна</t>
-[...1 lines deleted...]
-  <si>
     <t>Федосова Валерия Анатольевна</t>
   </si>
   <si>
     <t>Фомина Алиса Анатольевна</t>
   </si>
   <si>
     <t>Хисамутдинова Ангелина Рустамовна</t>
   </si>
   <si>
     <t>Хомякова Вера Евгеньевна</t>
   </si>
   <si>
     <t>Храповецкая Татьяна Андреевна</t>
   </si>
   <si>
     <t>Хребтов Всеволод Максимович</t>
   </si>
   <si>
     <t>Христосенко Анна Сергеевна</t>
   </si>
   <si>
-    <t>Циховская Роза Марселевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Цыденова Айсухан Алдаровна</t>
   </si>
   <si>
     <t>Чалышева Дарья Дмитриевна</t>
   </si>
   <si>
     <t>Чернова Дарья Вячеславовна</t>
   </si>
   <si>
     <t>Чуксин Тимофей Алексеевич</t>
   </si>
   <si>
     <t>Шабалинова София Станиславовна</t>
   </si>
   <si>
     <t>Шавалеева Гузель Ильдусовна</t>
   </si>
   <si>
     <t>Шалыгина Екатерина Сергеевна</t>
   </si>
   <si>
     <t>Шахов Максим Васильевич</t>
   </si>
   <si>
     <t>Шилович Виктория Юрьевна</t>
   </si>
   <si>
     <t>Ширшов Иван Михайлович</t>
   </si>
   <si>
     <t>Шмидт Полина Вячеславовна</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шумкова Галина Константиновна</t>
   </si>
   <si>
     <t>Арсентьева Ульяна Сергеевна</t>
   </si>
   <si>
     <t>Багирова Шойла Мубаризовна</t>
   </si>
   <si>
     <t>Базунова Арина Ринатовна</t>
   </si>
   <si>
     <t>Барабаш Марина Анатольевна</t>
   </si>
   <si>
     <t>Бикмухаметов Максим Денисович</t>
   </si>
   <si>
     <t>Благодарова Василиса Сергеевна</t>
   </si>
   <si>
     <t>Ковалева Ева Павловна</t>
   </si>
   <si>
     <t>Ланг Ульяна Владимировна</t>
   </si>
@@ -937,51 +877,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H179"/>
+  <dimension ref="A1:H160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1248,4057 +1188,3599 @@
       </c>
       <c r="G11">
         <v>4.75</v>
       </c>
       <c r="H11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>4.65</v>
+        <v>4.63</v>
       </c>
       <c r="G12">
-        <v>4.5</v>
+        <v>4.25</v>
       </c>
       <c r="H12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>21</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>4.63</v>
+        <v>4.6</v>
       </c>
       <c r="G13">
         <v>4.25</v>
       </c>
       <c r="H13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>22</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
-        <v>4.6</v>
+        <v>4.58</v>
       </c>
       <c r="G14">
-        <v>4.25</v>
+        <v>4.5</v>
       </c>
       <c r="H14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>4.58</v>
+        <v>4.57</v>
       </c>
       <c r="G15">
         <v>4.5</v>
       </c>
       <c r="H15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>4.57</v>
+        <v>4.56</v>
       </c>
       <c r="G16">
-        <v>4.5</v>
+        <v>4.25</v>
       </c>
       <c r="H16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>4.56</v>
       </c>
       <c r="G17">
         <v>4.25</v>
       </c>
       <c r="H17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>4.56</v>
+        <v>4.53</v>
       </c>
       <c r="G18">
-        <v>4.25</v>
+        <v>4.75</v>
       </c>
       <c r="H18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>4.53</v>
       </c>
       <c r="G19">
-        <v>4.75</v>
+        <v>4.25</v>
       </c>
       <c r="H19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>4.53</v>
+        <v>4.5</v>
       </c>
       <c r="G20">
-        <v>4.25</v>
+        <v>4</v>
       </c>
       <c r="H20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>4.5</v>
+        <v>4.47</v>
       </c>
       <c r="G21">
-        <v>4</v>
+        <v>4.25</v>
       </c>
       <c r="H21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>30</v>
       </c>
       <c r="C22">
         <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>4.47</v>
+        <v>4.42</v>
       </c>
       <c r="G22">
-        <v>4.25</v>
+        <v>4.5</v>
       </c>
       <c r="H22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>4.42</v>
+        <v>4.41</v>
       </c>
       <c r="G23">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="H23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>32</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
-        <v>4.41</v>
+        <v>4.37</v>
       </c>
       <c r="G24">
-        <v>4</v>
+        <v>4.25</v>
       </c>
       <c r="H24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>33</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
-        <v>4.37</v>
+        <v>4.29</v>
       </c>
       <c r="G25">
-        <v>4.25</v>
+        <v>4</v>
       </c>
       <c r="H25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...1 lines deleted...]
-      </c>
+      <c r="A26"/>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>4.29</v>
+        <v>4.0</v>
       </c>
       <c r="G26">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H26" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27"/>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="G27">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>40</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30"/>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31"/>
       <c r="B31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C34">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>47</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>48</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>49</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>50</v>
       </c>
       <c r="C38">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>51</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>52</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0.0</v>
       </c>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51"/>
       <c r="B51" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E51">
         <v>0</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
       <c r="G51">
         <v>0</v>
       </c>
       <c r="H51" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52"/>
       <c r="B52" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C52">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0</v>
       </c>
       <c r="H52" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53"/>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
         <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54"/>
       <c r="B54" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>0.0</v>
       </c>
       <c r="G54">
         <v>0</v>
       </c>
       <c r="H54" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55"/>
       <c r="B55" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0.0</v>
       </c>
       <c r="G55">
         <v>0</v>
       </c>
       <c r="H55" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56"/>
       <c r="B56" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
       <c r="G56">
         <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57"/>
       <c r="B57" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C57">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0.0</v>
       </c>
       <c r="G57">
         <v>0</v>
       </c>
       <c r="H57" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58"/>
       <c r="B58" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C58">
         <v>1</v>
       </c>
       <c r="D58" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
       <c r="G58">
         <v>0</v>
       </c>
       <c r="H58" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59"/>
       <c r="B59" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C59">
         <v>1</v>
       </c>
       <c r="D59" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0.0</v>
       </c>
       <c r="G59">
         <v>0</v>
       </c>
       <c r="H59" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60"/>
       <c r="B60" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C60">
         <v>1</v>
       </c>
       <c r="D60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
       <c r="G60">
         <v>0</v>
       </c>
       <c r="H60" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61"/>
       <c r="B61" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E61">
         <v>0</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
       <c r="G61">
         <v>0</v>
       </c>
       <c r="H61" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62"/>
       <c r="B62" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
       <c r="G62">
         <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0.0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C70">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0.0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C72">
         <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C74">
         <v>1</v>
       </c>
       <c r="D74" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0.0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C75">
         <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0.0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0.0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C79">
         <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0.0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0.0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C83">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0.0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D84" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0.0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0.0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0.0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0.0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0.0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
       <c r="D89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0.0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0.0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0.0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C92">
         <v>1</v>
       </c>
       <c r="D92" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0.0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C93">
         <v>1</v>
       </c>
       <c r="D93" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0.0</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C94">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D94" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>0.0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C95">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0.0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0.0</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C97">
         <v>1</v>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0.0</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C98">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
       <c r="F98">
         <v>0.0</v>
       </c>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C99">
         <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
       <c r="F99">
         <v>0.0</v>
       </c>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C100">
         <v>1</v>
       </c>
       <c r="D100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
       <c r="F100">
         <v>0.0</v>
       </c>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
       <c r="F101">
         <v>0.0</v>
       </c>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102"/>
       <c r="B102" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E102">
         <v>0</v>
       </c>
       <c r="F102">
         <v>0.0</v>
       </c>
       <c r="G102">
         <v>0</v>
       </c>
       <c r="H102" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103"/>
       <c r="B103" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E103">
         <v>0</v>
       </c>
       <c r="F103">
         <v>0.0</v>
       </c>
       <c r="G103">
         <v>0</v>
       </c>
       <c r="H103" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104"/>
       <c r="B104" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C104">
         <v>1</v>
       </c>
       <c r="D104" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E104">
         <v>0</v>
       </c>
       <c r="F104">
         <v>0.0</v>
       </c>
       <c r="G104">
         <v>0</v>
       </c>
       <c r="H104" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105"/>
       <c r="B105" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D105" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E105">
         <v>0</v>
       </c>
       <c r="F105">
         <v>0.0</v>
       </c>
       <c r="G105">
         <v>0</v>
       </c>
       <c r="H105" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106"/>
       <c r="B106" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C106">
         <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E106">
         <v>0</v>
       </c>
       <c r="F106">
         <v>0.0</v>
       </c>
       <c r="G106">
         <v>0</v>
       </c>
       <c r="H106" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107"/>
       <c r="B107" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C107">
         <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E107">
         <v>0</v>
       </c>
       <c r="F107">
         <v>0.0</v>
       </c>
       <c r="G107">
         <v>0</v>
       </c>
       <c r="H107" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108"/>
       <c r="B108" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C108">
         <v>1</v>
       </c>
       <c r="D108" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E108">
         <v>0</v>
       </c>
       <c r="F108">
         <v>0.0</v>
       </c>
       <c r="G108">
         <v>0</v>
       </c>
       <c r="H108" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109"/>
       <c r="B109" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C109">
         <v>1</v>
       </c>
       <c r="D109" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E109">
         <v>0</v>
       </c>
       <c r="F109">
         <v>0.0</v>
       </c>
       <c r="G109">
         <v>0</v>
       </c>
       <c r="H109" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110"/>
       <c r="B110" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C110">
         <v>1</v>
       </c>
       <c r="D110" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E110">
         <v>0</v>
       </c>
       <c r="F110">
         <v>0.0</v>
       </c>
       <c r="G110">
         <v>0</v>
       </c>
       <c r="H110" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111"/>
       <c r="B111" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C111">
         <v>1</v>
       </c>
       <c r="D111" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E111">
         <v>0</v>
       </c>
       <c r="F111">
         <v>0.0</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112"/>
       <c r="B112" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C112">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D112" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E112">
         <v>0</v>
       </c>
       <c r="F112">
         <v>0.0</v>
       </c>
       <c r="G112">
         <v>0</v>
       </c>
       <c r="H112" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113"/>
       <c r="B113" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C113">
         <v>1</v>
       </c>
       <c r="D113" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113">
         <v>0.0</v>
       </c>
       <c r="G113">
         <v>0</v>
       </c>
       <c r="H113" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114"/>
       <c r="B114" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C114">
         <v>2</v>
       </c>
       <c r="D114" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E114">
         <v>0</v>
       </c>
       <c r="F114">
         <v>0.0</v>
       </c>
       <c r="G114">
         <v>0</v>
       </c>
       <c r="H114" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115"/>
       <c r="B115" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C115">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D115" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E115">
         <v>0</v>
       </c>
       <c r="F115">
         <v>0.0</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116"/>
       <c r="B116" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E116">
         <v>0</v>
       </c>
       <c r="F116">
         <v>0.0</v>
       </c>
       <c r="G116">
         <v>0</v>
       </c>
       <c r="H116" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117"/>
       <c r="B117" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E117">
         <v>0</v>
       </c>
       <c r="F117">
         <v>0.0</v>
       </c>
       <c r="G117">
         <v>0</v>
       </c>
       <c r="H117" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118"/>
       <c r="B118" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="D118" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E118">
         <v>0</v>
       </c>
       <c r="F118">
         <v>0.0</v>
       </c>
       <c r="G118">
         <v>0</v>
       </c>
       <c r="H118" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119"/>
       <c r="B119" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C119">
         <v>1</v>
       </c>
       <c r="D119" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E119">
         <v>0</v>
       </c>
       <c r="F119">
         <v>0.0</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120"/>
       <c r="B120" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C120">
         <v>1</v>
       </c>
       <c r="D120" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E120">
         <v>0</v>
       </c>
       <c r="F120">
         <v>0.0</v>
       </c>
       <c r="G120">
         <v>0</v>
       </c>
       <c r="H120" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121"/>
       <c r="B121" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E121">
         <v>0</v>
       </c>
       <c r="F121">
         <v>0.0</v>
       </c>
       <c r="G121">
         <v>0</v>
       </c>
       <c r="H121" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122"/>
       <c r="B122" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C122">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D122" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E122">
         <v>0</v>
       </c>
       <c r="F122">
         <v>0.0</v>
       </c>
       <c r="G122">
         <v>0</v>
       </c>
       <c r="H122" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123"/>
       <c r="B123" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C123">
         <v>1</v>
       </c>
       <c r="D123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E123">
         <v>0</v>
       </c>
       <c r="F123">
         <v>0.0</v>
       </c>
       <c r="G123">
         <v>0</v>
       </c>
       <c r="H123" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124"/>
       <c r="B124" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C124">
         <v>1</v>
       </c>
       <c r="D124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E124">
         <v>0</v>
       </c>
       <c r="F124">
         <v>0.0</v>
       </c>
       <c r="G124">
         <v>0</v>
       </c>
       <c r="H124" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125"/>
       <c r="B125" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C125">
         <v>1</v>
       </c>
       <c r="D125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E125">
         <v>0</v>
       </c>
       <c r="F125">
         <v>0.0</v>
       </c>
       <c r="G125">
         <v>0</v>
       </c>
       <c r="H125" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126"/>
       <c r="B126" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C126">
         <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E126">
         <v>0</v>
       </c>
       <c r="F126">
         <v>0.0</v>
       </c>
       <c r="G126">
         <v>0</v>
       </c>
       <c r="H126" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127"/>
       <c r="B127" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C127">
         <v>1</v>
       </c>
       <c r="D127" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
         <v>0.0</v>
       </c>
       <c r="G127">
         <v>0</v>
       </c>
       <c r="H127" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128"/>
       <c r="B128" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D128" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E128">
         <v>0</v>
       </c>
       <c r="F128">
         <v>0.0</v>
       </c>
       <c r="G128">
         <v>0</v>
       </c>
       <c r="H128" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129"/>
       <c r="B129" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C129">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D129" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>0.0</v>
       </c>
       <c r="G129">
         <v>0</v>
       </c>
       <c r="H129" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130"/>
       <c r="B130" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C130">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D130" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>0.0</v>
       </c>
       <c r="G130">
         <v>0</v>
       </c>
       <c r="H130" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131"/>
       <c r="B131" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D131" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>0.0</v>
       </c>
       <c r="G131">
         <v>0</v>
       </c>
       <c r="H131" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132"/>
       <c r="B132" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C132">
         <v>1</v>
       </c>
       <c r="D132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>0.0</v>
       </c>
       <c r="G132">
         <v>0</v>
       </c>
       <c r="H132" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133"/>
       <c r="B133" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C133">
         <v>1</v>
       </c>
       <c r="D133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>0.0</v>
       </c>
       <c r="G133">
         <v>0</v>
       </c>
       <c r="H133" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134"/>
       <c r="B134" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C134">
         <v>1</v>
       </c>
       <c r="D134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>0.0</v>
       </c>
       <c r="G134">
         <v>0</v>
       </c>
       <c r="H134" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135"/>
       <c r="B135" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C135">
         <v>1</v>
       </c>
       <c r="D135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>0.0</v>
       </c>
       <c r="G135">
         <v>0</v>
       </c>
       <c r="H135" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136"/>
       <c r="B136" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>0.0</v>
       </c>
       <c r="G136">
         <v>0</v>
       </c>
       <c r="H136" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137"/>
       <c r="B137" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
         <v>0.0</v>
       </c>
       <c r="G137">
         <v>0</v>
       </c>
       <c r="H137" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138"/>
       <c r="B138" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C138">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D138" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>0.0</v>
       </c>
       <c r="G138">
         <v>0</v>
       </c>
       <c r="H138" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139"/>
       <c r="B139" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C139">
         <v>1</v>
       </c>
       <c r="D139" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E139">
         <v>0</v>
       </c>
       <c r="F139">
         <v>0.0</v>
       </c>
       <c r="G139">
         <v>0</v>
       </c>
       <c r="H139" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140"/>
       <c r="B140" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C140">
         <v>1</v>
       </c>
       <c r="D140" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E140">
         <v>0</v>
       </c>
       <c r="F140">
         <v>0.0</v>
       </c>
       <c r="G140">
         <v>0</v>
       </c>
       <c r="H140" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141"/>
       <c r="B141" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C141">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D141" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>0.0</v>
       </c>
       <c r="G141">
         <v>0</v>
       </c>
       <c r="H141" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142"/>
       <c r="B142" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C142">
         <v>1</v>
       </c>
       <c r="D142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E142">
         <v>0</v>
       </c>
       <c r="F142">
         <v>0.0</v>
       </c>
       <c r="G142">
         <v>0</v>
       </c>
       <c r="H142" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143"/>
       <c r="B143" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
-      <c r="F143">
-[...1 lines deleted...]
-      </c>
+      <c r="F143"/>
       <c r="G143">
         <v>0</v>
       </c>
       <c r="H143" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144"/>
       <c r="B144" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C144">
         <v>1</v>
       </c>
       <c r="D144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E144">
         <v>0</v>
       </c>
-      <c r="F144">
-[...1 lines deleted...]
-      </c>
+      <c r="F144"/>
       <c r="G144">
         <v>0</v>
       </c>
       <c r="H144" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145"/>
       <c r="B145" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E145">
         <v>0</v>
       </c>
-      <c r="F145">
-[...1 lines deleted...]
-      </c>
+      <c r="F145"/>
       <c r="G145">
         <v>0</v>
       </c>
       <c r="H145" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146"/>
       <c r="B146" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E146">
         <v>0</v>
       </c>
-      <c r="F146">
-[...1 lines deleted...]
-      </c>
+      <c r="F146"/>
       <c r="G146">
         <v>0</v>
       </c>
       <c r="H146" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147"/>
       <c r="B147" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C147">
         <v>1</v>
       </c>
       <c r="D147" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E147">
         <v>0</v>
       </c>
-      <c r="F147">
-[...1 lines deleted...]
-      </c>
+      <c r="F147"/>
       <c r="G147">
         <v>0</v>
       </c>
       <c r="H147" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148"/>
       <c r="B148" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C148">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D148" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E148">
         <v>0</v>
       </c>
-      <c r="F148">
-[...1 lines deleted...]
-      </c>
+      <c r="F148"/>
       <c r="G148">
         <v>0</v>
       </c>
       <c r="H148" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149"/>
       <c r="B149" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C149">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E149">
         <v>0</v>
       </c>
-      <c r="F149">
-[...1 lines deleted...]
-      </c>
+      <c r="F149"/>
       <c r="G149">
         <v>0</v>
       </c>
       <c r="H149" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150"/>
       <c r="B150" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D150" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E150">
         <v>0</v>
       </c>
-      <c r="F150">
-[...1 lines deleted...]
-      </c>
+      <c r="F150"/>
       <c r="G150">
         <v>0</v>
       </c>
       <c r="H150" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151"/>
       <c r="B151" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E151">
         <v>0</v>
       </c>
-      <c r="F151">
-[...1 lines deleted...]
-      </c>
+      <c r="F151"/>
       <c r="G151">
         <v>0</v>
       </c>
       <c r="H151" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152"/>
       <c r="B152" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C152">
         <v>1</v>
       </c>
       <c r="D152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
-      <c r="F152">
-[...1 lines deleted...]
-      </c>
+      <c r="F152"/>
       <c r="G152">
         <v>0</v>
       </c>
       <c r="H152" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153"/>
       <c r="B153" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C153">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E153">
         <v>0</v>
       </c>
-      <c r="F153">
-[...1 lines deleted...]
-      </c>
+      <c r="F153"/>
       <c r="G153">
         <v>0</v>
       </c>
       <c r="H153" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154"/>
       <c r="B154" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
       <c r="D154" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E154">
         <v>0</v>
       </c>
-      <c r="F154">
-[...1 lines deleted...]
-      </c>
+      <c r="F154"/>
       <c r="G154">
         <v>0</v>
       </c>
       <c r="H154" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155"/>
       <c r="B155" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D155" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E155">
         <v>0</v>
       </c>
-      <c r="F155">
-[...1 lines deleted...]
-      </c>
+      <c r="F155"/>
       <c r="G155">
         <v>0</v>
       </c>
       <c r="H155" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156"/>
       <c r="B156" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C156">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E156">
         <v>0</v>
       </c>
-      <c r="F156">
-[...1 lines deleted...]
-      </c>
+      <c r="F156"/>
       <c r="G156">
         <v>0</v>
       </c>
       <c r="H156" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157"/>
       <c r="B157" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C157">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E157">
         <v>0</v>
       </c>
-      <c r="F157">
-[...1 lines deleted...]
-      </c>
+      <c r="F157"/>
       <c r="G157">
         <v>0</v>
       </c>
       <c r="H157" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158"/>
       <c r="B158" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C158">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
-      <c r="F158">
-[...1 lines deleted...]
-      </c>
+      <c r="F158"/>
       <c r="G158">
         <v>0</v>
       </c>
       <c r="H158" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159"/>
       <c r="B159" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C159">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
-      <c r="F159">
-[...1 lines deleted...]
-      </c>
+      <c r="F159"/>
       <c r="G159">
         <v>0</v>
       </c>
       <c r="H159" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160"/>
       <c r="B160" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C160">
         <v>1</v>
       </c>
       <c r="D160" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E160">
         <v>0</v>
       </c>
-      <c r="F160">
-[...1 lines deleted...]
-      </c>
+      <c r="F160"/>
       <c r="G160">
         <v>0</v>
       </c>
       <c r="H160" t="s">
-        <v>37</v>
-[...419 lines deleted...]
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">