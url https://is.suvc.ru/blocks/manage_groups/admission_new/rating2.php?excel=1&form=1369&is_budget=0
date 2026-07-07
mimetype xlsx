--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -12,65 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Абдрезакова Регина Владиславовна</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Барабаш Марина Анатольевна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Гейнц-вебер Диана Андреевна</t>
+  </si>
+  <si>
+    <t>Ерёмина Василиса Владимировна</t>
+  </si>
+  <si>
+    <t>Ивановский Максим Ильич</t>
+  </si>
+  <si>
+    <t>Илаев Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Книженко Кирилл Дмитриевич</t>
+  </si>
+  <si>
+    <t>Колосов Олег Андреевич</t>
+  </si>
+  <si>
+    <t>Комина Юлия Вадимовна</t>
+  </si>
+  <si>
+    <t>Краснов Павел Максимович</t>
+  </si>
+  <si>
+    <t>Крылова Злата Владимировна</t>
+  </si>
+  <si>
+    <t>Крючкова Василиса Васильевна</t>
+  </si>
+  <si>
+    <t>Лепихина Александра Александровна</t>
+  </si>
+  <si>
+    <t>Наталич Алина Ивановна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Окороков Артём Игоревич</t>
+  </si>
+  <si>
+    <t>Савушкина Татьяна Викторовна</t>
+  </si>
+  <si>
+    <t>Сарапкина София Владимировна</t>
+  </si>
+  <si>
+    <t>Севостьянова Владислава Александровна</t>
+  </si>
+  <si>
+    <t>Солоненко Вадим Викторович</t>
+  </si>
+  <si>
+    <t>Ушакова Кристина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Хасанова Лиана Альбертовна</t>
+  </si>
+  <si>
+    <t>Шумкова Галина Константиновна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -373,73 +451,403 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2"/>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3">
+        <v>4</v>
+      </c>
+      <c r="D3" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4">
+        <v>2</v>
+      </c>
+      <c r="D4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9">
+        <v>4</v>
+      </c>
+      <c r="D9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12">
+        <v>1</v>
+      </c>
+      <c r="D12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15">
+        <v>3</v>
+      </c>
+      <c r="D15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>6</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17">
+        <v>2</v>
+      </c>
+      <c r="D17" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>6</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>6</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>6</v>
+      </c>
+      <c r="E21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22">
+        <v>1</v>
+      </c>
+      <c r="D22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">