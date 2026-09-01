--- v1 (2026-07-07)
+++ v2 (2026-09-01)
@@ -12,143 +12,269 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
-    <t>Абдрезакова Регина Владиславовна</t>
+    <t>Сидько Анна Михайловна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Утегулова Алина Владимировна</t>
+  </si>
+  <si>
+    <t>Фоминцев Вадим Вячеславович</t>
+  </si>
+  <si>
+    <t>Багдюк Александр Евгеньевич</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Белканова Анастасия Ильинична</t>
+  </si>
+  <si>
+    <t>Бободжонова Махджабин Хасановна</t>
+  </si>
+  <si>
+    <t>Борисов Владислав Маратович</t>
+  </si>
+  <si>
+    <t>Вишневская Анастасия Юрьевна</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
   </si>
   <si>
-    <t>Барабаш Марина Анатольевна</t>
-[...2 lines deleted...]
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+    <t>Врачевский Александр Васильевич</t>
   </si>
   <si>
     <t>Гейнц-вебер Диана Андреевна</t>
   </si>
   <si>
+    <t>Горина Дарья Андреевна</t>
+  </si>
+  <si>
+    <t>Демина Анна Александровна</t>
+  </si>
+  <si>
+    <t>Дмитриев Алексей Константинович</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
     <t>Ерёмина Василиса Владимировна</t>
   </si>
   <si>
+    <t>Зубаткина Яна Станиславовна</t>
+  </si>
+  <si>
+    <t>Иванова Екатерина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Иванова Мария Алексеевна</t>
+  </si>
+  <si>
+    <t>Иванова Татьяна Сергеевна</t>
+  </si>
+  <si>
     <t>Ивановский Максим Ильич</t>
   </si>
   <si>
-    <t>Илаев Никита Сергеевич</t>
+    <t>Иванчик Яна Геннадьевна</t>
+  </si>
+  <si>
+    <t>Ишемгулова Элина Александровна</t>
   </si>
   <si>
     <t>Книженко Кирилл Дмитриевич</t>
   </si>
   <si>
-    <t>Колосов Олег Андреевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Комина Юлия Вадимовна</t>
   </si>
   <si>
+    <t>Корякина Алёна Валентиновна</t>
+  </si>
+  <si>
     <t>Краснов Павел Максимович</t>
   </si>
   <si>
     <t>Крылова Злата Владимировна</t>
   </si>
   <si>
     <t>Крючкова Василиса Васильевна</t>
   </si>
   <si>
-    <t>Лепихина Александра Александровна</t>
+    <t>Курилова Анна Владимировна</t>
+  </si>
+  <si>
+    <t>Михайловская София Юрьевна</t>
+  </si>
+  <si>
+    <t>Нагаева Виктория Сергеевна</t>
   </si>
   <si>
     <t>Наталич Алина Ивановна</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+    <t>Нафикова Лиана Вагизовна</t>
+  </si>
+  <si>
+    <t>Овчинников Егор Романович</t>
+  </si>
+  <si>
+    <t>Оганнисян Гор Самвелович</t>
   </si>
   <si>
     <t>Окороков Артём Игоревич</t>
   </si>
   <si>
+    <t>Осинцева Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Панфилова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Пихтирева Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Половнёва Анжелика Юрьевна</t>
+  </si>
+  <si>
+    <t>Полякова Тамара Александровна</t>
+  </si>
+  <si>
+    <t>Романенко Егор Витальевич</t>
+  </si>
+  <si>
+    <t>Рычков Ефим Алексеевич</t>
+  </si>
+  <si>
     <t>Савушкина Татьяна Викторовна</t>
   </si>
   <si>
-    <t>Сарапкина София Владимировна</t>
+    <t>Саляева Вилена Артуровна</t>
   </si>
   <si>
     <t>Севостьянова Владислава Александровна</t>
   </si>
   <si>
+    <t>Семенова Екатерина Владимировна</t>
+  </si>
+  <si>
+    <t>Сидоров Дмитрий Евгеньевич</t>
+  </si>
+  <si>
     <t>Солоненко Вадим Викторович</t>
   </si>
   <si>
-    <t>Ушакова Кристина Дмитриевна</t>
+    <t>Терехова Юлия Сергеевна</t>
+  </si>
+  <si>
+    <t>Ткачева Татьяна Анатольевна</t>
+  </si>
+  <si>
+    <t>Тухова Кристина Юрьевна</t>
+  </si>
+  <si>
+    <t>Федорова Валерия Константиновна</t>
   </si>
   <si>
     <t>Хасанова Лиана Альбертовна</t>
   </si>
   <si>
+    <t>Холкина Ульяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Цветкова Полина Романовна</t>
+  </si>
+  <si>
+    <t>Циховская Роза Марселевна</t>
+  </si>
+  <si>
+    <t>Чебан Василиса Игоревна</t>
+  </si>
+  <si>
+    <t>Чуенко Виктория Ильинична</t>
+  </si>
+  <si>
+    <t>Ширванова Ирина Васильевна</t>
+  </si>
+  <si>
+    <t>Шодиева Ширин Хабибджоновна</t>
+  </si>
+  <si>
     <t>Шумкова Галина Константиновна</t>
+  </si>
+  <si>
+    <t>Юнусова Лилия Шакировна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -451,403 +577,1009 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2"/>
+      <c r="A2">
+        <v>1</v>
+      </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3"/>
+      <c r="A3">
+        <v>2</v>
+      </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
         <v>6</v>
       </c>
       <c r="E3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
         <v>9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      </c>
       <c r="C4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5"/>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6"/>
       <c r="B6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10"/>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12"/>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13"/>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14"/>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15"/>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16"/>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17"/>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18"/>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19"/>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20"/>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21"/>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22"/>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23"/>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>7</v>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24">
+        <v>2</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25">
+        <v>2</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29">
+        <v>2</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32">
+        <v>3</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37">
+        <v>2</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41">
+        <v>2</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43">
+        <v>2</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C53">
+        <v>4</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>63</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>64</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C56">
+        <v>2</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>66</v>
+      </c>
+      <c r="C57">
+        <v>2</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>67</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>69</v>
+      </c>
+      <c r="C60">
+        <v>2</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>70</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>71</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>72</v>
+      </c>
+      <c r="C63">
+        <v>2</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">