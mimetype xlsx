--- v2 (2026-09-01)
+++ v3 (2026-11-08)
@@ -12,269 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Антонов Тоир Фатхиддинович</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Максимкина Виктория Павловна</t>
+  </si>
+  <si>
+    <t>Мякинина Елизавета Алексеевна</t>
+  </si>
+  <si>
+    <t>Носиров Абдулло Саидхуджаевич</t>
+  </si>
+  <si>
     <t>Сидько Анна Михайловна</t>
   </si>
   <si>
-    <t>оригинал</t>
-[...4 lines deleted...]
-  <si>
     <t>Утегулова Алина Владимировна</t>
   </si>
   <si>
     <t>Фоминцев Вадим Вячеславович</t>
   </si>
   <si>
-    <t>Багдюк Александр Евгеньевич</t>
+    <t>Фукс Ольга Сергеевна</t>
+  </si>
+  <si>
+    <t>Халилова Ирина Артёмовна</t>
+  </si>
+  <si>
+    <t>Глебкина Арина Олеговна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Хусаинова Жанна Эльдаровна</t>
+  </si>
+  <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
-  </si>
-[...178 lines deleted...]
-    <t>Юнусова Лилия Шакировна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -577,51 +421,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
@@ -654,932 +498,179 @@
       <c r="D3" t="s">
         <v>6</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5"/>
+      <c r="A5">
+        <v>4</v>
+      </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
         <v>11</v>
       </c>
-      <c r="E5" t="s">
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
         <v>13</v>
       </c>
-      <c r="C6">
-[...11 lines deleted...]
-      <c r="B7" t="s">
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
         <v>14</v>
       </c>
-      <c r="C7">
-[...11 lines deleted...]
-      <c r="B8" t="s">
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C8">
-[...28 lines deleted...]
-      </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11"/>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12"/>
       <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12">
+        <v>3</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
         <v>20</v>
-      </c>
-[...772 lines deleted...]
-        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">