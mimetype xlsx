--- v0 (2026-05-29)
+++ v1 (2026-07-28)
@@ -12,68 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
-    <t>Этап 1Наличие льготыВоеннослужащие по контракту</t>
+    <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
+  </si>
+  <si>
+    <t>Этап 2Среднее арифметическоеоценок аттестата</t>
+  </si>
+  <si>
+    <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Короткова Софья Никитична</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Жаманкулов Санжар Касымович</t>
+  </si>
+  <si>
+    <t>Галиуллин Дамиль Маратович</t>
+  </si>
+  <si>
+    <t>Рязанова Александра Егоровна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Чикалин Савелий Ярославович</t>
+  </si>
+  <si>
+    <t>Куприн Тимофей Сергеевич</t>
+  </si>
+  <si>
+    <t>Горбунова Ирина Андреевна</t>
+  </si>
+  <si>
+    <t>Заварухина Виктория Викторовна</t>
+  </si>
+  <si>
+    <t>Кучуков Кирилл Дмитриевич</t>
+  </si>
+  <si>
+    <t>Скрябин Иван Денисович</t>
+  </si>
+  <si>
+    <t>Ромоданов Илья Александрович</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Хабибулин Динар Маратович</t>
+  </si>
+  <si>
+    <t>Леушин Матвей Владимирович</t>
+  </si>
+  <si>
+    <t>Подлеснов Кирилл Васильевич</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Шиканов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Маркова Валерия Антоновна</t>
+  </si>
+  <si>
+    <t>Динмухаметов Нил Низамович</t>
+  </si>
+  <si>
+    <t>Сенников Матвей Андреевич</t>
+  </si>
+  <si>
+    <t>Хакимов Айдар Ринатович</t>
+  </si>
+  <si>
+    <t>Продченко Денис Дмитриевич</t>
+  </si>
+  <si>
+    <t>Баев Богдан Николаевич</t>
+  </si>
+  <si>
+    <t>Буторин Никита Евгеньевич</t>
+  </si>
+  <si>
+    <t>Иконников Владимир Сергеевич</t>
+  </si>
+  <si>
+    <t>Савенкова Варвара Константиновна</t>
+  </si>
+  <si>
+    <t>Савченко Матвей Владимирович</t>
+  </si>
+  <si>
+    <t>Брежнюк Тимофей Васильевич</t>
+  </si>
+  <si>
+    <t>Яковенко Виктор Анатольевич</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на договор</t>
+  </si>
+  <si>
+    <t>Стародубцев Владислав Витальевич</t>
+  </si>
+  <si>
+    <t>Валишин Денис Илсурович</t>
+  </si>
+  <si>
+    <t>Порываев Иван Денисович</t>
+  </si>
+  <si>
+    <t>Мурашев Денис Денисович</t>
+  </si>
+  <si>
+    <t>Дзенис Максим Артемович</t>
+  </si>
+  <si>
+    <t>Учаров Илья Игоревич</t>
+  </si>
+  <si>
+    <t>Байганов Ильяс Рифанович</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Балабанов Константин Андреевич</t>
+  </si>
+  <si>
+    <t>Бурковский Степан Андреевич</t>
+  </si>
+  <si>
+    <t>Гаманюк Михаил Андреевич</t>
+  </si>
+  <si>
+    <t>Гредяев Валерий Александрович</t>
+  </si>
+  <si>
+    <t>Иванов Артём Сергеевич</t>
+  </si>
+  <si>
+    <t>Иванов Николай Витальевич</t>
+  </si>
+  <si>
+    <t>Камалова Виктория Рустамовна</t>
+  </si>
+  <si>
+    <t>Кузнецова Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Медведев Леонид Алексеевич</t>
+  </si>
+  <si>
+    <t>Некорыснов Вячеслав Владимирович</t>
+  </si>
+  <si>
+    <t>Протасов Евгений Вячеславович</t>
+  </si>
+  <si>
+    <t>Ренжина Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Руснак Семён Александрович</t>
+  </si>
+  <si>
+    <t>Семёнов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Тутубалина Виктория Олеговна</t>
+  </si>
+  <si>
+    <t>Шумаков Игорь Михайлович</t>
+  </si>
+  <si>
+    <t>Юлсурин Артемий Альбертович</t>
+  </si>
+  <si>
+    <t>Юрис Степан Иванович</t>
+  </si>
+  <si>
+    <t>Яловенко Мария Александровна</t>
+  </si>
+  <si>
+    <t>Великородный Егор Георгиевич</t>
+  </si>
+  <si>
+    <t>Казаков Степан Андреевич</t>
+  </si>
+  <si>
+    <t>Килин Давид Маратович</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
+  </si>
+  <si>
+    <t>Хайбуллин Руслан Дамирович</t>
+  </si>
+  <si>
+    <t>Чернобровкин Михаил Васильевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -376,76 +583,1534 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+      <c r="F2">
+        <v>4.44</v>
+      </c>
+      <c r="G2">
+        <v>4</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>4.28</v>
+      </c>
+      <c r="G3">
+        <v>4.33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>4.22</v>
+      </c>
+      <c r="G4">
+        <v>3.67</v>
+      </c>
+      <c r="H4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>4.21</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+      <c r="H5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>4.21</v>
+      </c>
+      <c r="G6">
+        <v>4</v>
+      </c>
+      <c r="H6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>4.17</v>
+      </c>
+      <c r="G7">
+        <v>3.67</v>
+      </c>
+      <c r="H7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>3.95</v>
+      </c>
+      <c r="G8">
+        <v>3.33</v>
+      </c>
+      <c r="H8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9">
+        <v>2</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>3.89</v>
+      </c>
+      <c r="G9">
+        <v>3.33</v>
+      </c>
+      <c r="H9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10">
+        <v>2</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>3.88</v>
+      </c>
+      <c r="G10">
+        <v>3.67</v>
+      </c>
+      <c r="H10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>3.88</v>
+      </c>
+      <c r="G11">
+        <v>3.33</v>
+      </c>
+      <c r="H11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>3.83</v>
+      </c>
+      <c r="G12">
+        <v>3.67</v>
+      </c>
+      <c r="H12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>3.82</v>
+      </c>
+      <c r="G13">
+        <v>3</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>3.81</v>
+      </c>
+      <c r="G14">
+        <v>3.67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15">
+        <v>2</v>
+      </c>
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>3.81</v>
+      </c>
+      <c r="G15">
+        <v>3.67</v>
+      </c>
+      <c r="H15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>3.76</v>
+      </c>
+      <c r="G16">
+        <v>4.33</v>
+      </c>
+      <c r="H16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>3.76</v>
+      </c>
+      <c r="G17">
+        <v>3.33</v>
+      </c>
+      <c r="H17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>3.74</v>
+      </c>
+      <c r="G18">
+        <v>3</v>
+      </c>
+      <c r="H18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>3.65</v>
+      </c>
+      <c r="G19">
+        <v>3.67</v>
+      </c>
+      <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>3.65</v>
+      </c>
+      <c r="G20">
+        <v>3.67</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>16</v>
+      </c>
+      <c r="B21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>3.65</v>
+      </c>
+      <c r="G21">
+        <v>3.33</v>
+      </c>
+      <c r="H21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>17</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>3.63</v>
+      </c>
+      <c r="G22">
+        <v>3.33</v>
+      </c>
+      <c r="H22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>18</v>
+      </c>
+      <c r="B23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>3.59</v>
+      </c>
+      <c r="G23">
+        <v>3.33</v>
+      </c>
+      <c r="H23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>19</v>
+      </c>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>3.55</v>
+      </c>
+      <c r="G24">
+        <v>3</v>
+      </c>
+      <c r="H24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>20</v>
+      </c>
+      <c r="B25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>3.53</v>
+      </c>
+      <c r="G25">
+        <v>3</v>
+      </c>
+      <c r="H25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>3.5</v>
+      </c>
+      <c r="G26">
+        <v>3.33</v>
+      </c>
+      <c r="H26" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>21</v>
+      </c>
+      <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>3.5</v>
+      </c>
+      <c r="G27">
+        <v>3</v>
+      </c>
+      <c r="H27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>3.47</v>
+      </c>
+      <c r="G28">
+        <v>3.33</v>
+      </c>
+      <c r="H28" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>3.45</v>
+      </c>
+      <c r="G29">
+        <v>3.33</v>
+      </c>
+      <c r="H29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>22</v>
+      </c>
+      <c r="B30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30">
+        <v>2</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>3.44</v>
+      </c>
+      <c r="G30">
+        <v>3.33</v>
+      </c>
+      <c r="H30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>23</v>
+      </c>
+      <c r="B31" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>3.42</v>
+      </c>
+      <c r="G31">
+        <v>3</v>
+      </c>
+      <c r="H31" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>3.41</v>
+      </c>
+      <c r="G32">
+        <v>3.33</v>
+      </c>
+      <c r="H32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33">
+        <v>2</v>
+      </c>
+      <c r="D33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>3.35</v>
+      </c>
+      <c r="G33">
+        <v>3.33</v>
+      </c>
+      <c r="H33" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>24</v>
+      </c>
+      <c r="B34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.32</v>
+      </c>
+      <c r="G34">
+        <v>3</v>
+      </c>
+      <c r="H34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0.0</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0.0</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0.0</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>52</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>0.0</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>0.0</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40">
+        <v>2</v>
+      </c>
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>0.0</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>0.0</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
+      <c r="D42" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>0.0</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0.0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>58</v>
+      </c>
+      <c r="C44">
+        <v>2</v>
+      </c>
+      <c r="D44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0.0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>49</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0.0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>49</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0.0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47">
+        <v>3</v>
+      </c>
+      <c r="D47" t="s">
+        <v>49</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0.0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>49</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>0.0</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>49</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>0.0</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>64</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>49</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>65</v>
+      </c>
+      <c r="C51">
+        <v>2</v>
+      </c>
+      <c r="D51" t="s">
+        <v>49</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0.0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>49</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>67</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+      <c r="H53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>49</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>0.0</v>
+      </c>
+      <c r="G54">
+        <v>0</v>
+      </c>
+      <c r="H54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>69</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55"/>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56">
+        <v>2</v>
+      </c>
+      <c r="D56" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>49</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57"/>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>72</v>
+      </c>
+      <c r="C58">
+        <v>2</v>
+      </c>
+      <c r="D58" t="s">
+        <v>49</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59"/>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>49</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60"/>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">