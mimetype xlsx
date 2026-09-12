--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -12,275 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Короткова Софья Никитична</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению</t>
+    <t>Зачислен</t>
   </si>
   <si>
     <t>Жаманкулов Санжар Касымович</t>
   </si>
   <si>
     <t>Галиуллин Дамиль Маратович</t>
   </si>
   <si>
-    <t>Рязанова Александра Егоровна</t>
-[...4 lines deleted...]
-  <si>
     <t>Чикалин Савелий Ярославович</t>
   </si>
   <si>
     <t>Куприн Тимофей Сергеевич</t>
   </si>
   <si>
     <t>Горбунова Ирина Андреевна</t>
   </si>
   <si>
-    <t>Заварухина Виктория Викторовна</t>
+    <t>Смагина Дарья Алексеевна</t>
   </si>
   <si>
     <t>Кучуков Кирилл Дмитриевич</t>
   </si>
   <si>
     <t>Скрябин Иван Денисович</t>
   </si>
   <si>
-    <t>Ромоданов Илья Александрович</t>
-[...2 lines deleted...]
-    <t>копия</t>
+    <t>Хабибулин Динар Маратович</t>
+  </si>
+  <si>
+    <t>Букин Данил Дмитриевич</t>
+  </si>
+  <si>
+    <t>Шиканов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Маркова Валерия Антоновна</t>
+  </si>
+  <si>
+    <t>Динмухаметов Нил Низамович</t>
+  </si>
+  <si>
+    <t>Огурцов Дмитрий Николаевич</t>
+  </si>
+  <si>
+    <t>Кашигин Сергей Евгеньевич</t>
+  </si>
+  <si>
+    <t>Сенников Матвей Андреевич</t>
+  </si>
+  <si>
+    <t>Котов Дмитрий Вячеславович</t>
+  </si>
+  <si>
+    <t>Баев Богдан Николаевич</t>
+  </si>
+  <si>
+    <t>Буторин Никита Евгеньевич</t>
+  </si>
+  <si>
+    <t>Аубакиров Арсэн Рафикович</t>
+  </si>
+  <si>
+    <t>Шиканова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Иконников Владимир Сергеевич</t>
+  </si>
+  <si>
+    <t>Савенкова Варвара Константиновна</t>
+  </si>
+  <si>
+    <t>Ахмеров Ярослав Владимирович</t>
+  </si>
+  <si>
+    <t>нет документов</t>
   </si>
   <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
   </si>
   <si>
-    <t>Хабибулин Динар Маратович</t>
-[...5 lines deleted...]
-    <t>Подлеснов Кирилл Васильевич</t>
+    <t>Баракова Ольга Ивановна</t>
   </si>
   <si>
     <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
   </si>
   <si>
-    <t>Шиканов Александр Александрович</t>
-[...67 lines deleted...]
-  <si>
     <t>Бурковский Степан Андреевич</t>
   </si>
   <si>
-    <t>Гаманюк Михаил Андреевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Гредяев Валерий Александрович</t>
   </si>
   <si>
-    <t>Иванов Артём Сергеевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Иванов Николай Витальевич</t>
   </si>
   <si>
     <t>Камалова Виктория Рустамовна</t>
   </si>
   <si>
     <t>Кузнецова Анастасия Александровна</t>
   </si>
   <si>
-    <t>Медведев Леонид Алексеевич</t>
+    <t>Лыков Ярослав Евгеньевич</t>
+  </si>
+  <si>
+    <t>Неклюдов Никита Михайлович</t>
   </si>
   <si>
     <t>Некорыснов Вячеслав Владимирович</t>
   </si>
   <si>
+    <t>Ренжина Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Руснак Семён Александрович</t>
+  </si>
+  <si>
+    <t>Семёнов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Тутубалина Виктория Олеговна</t>
+  </si>
+  <si>
+    <t>Фаткуллина Карина Фанилевна</t>
+  </si>
+  <si>
+    <t>Юлсурин Артемий Альбертович</t>
+  </si>
+  <si>
+    <t>Юрис Степан Иванович</t>
+  </si>
+  <si>
+    <t>Яловенко Мария Александровна</t>
+  </si>
+  <si>
+    <t>Великородный Егор Георгиевич</t>
+  </si>
+  <si>
+    <t>Нургалеев Ярослав Маратович</t>
+  </si>
+  <si>
     <t>Протасов Евгений Вячеславович</t>
   </si>
   <si>
-    <t>Ренжина Дарья Дмитриевна</t>
-[...32 lines deleted...]
-    <t>Нургалеев Ярослав Маратович</t>
+    <t>Рылин Максим Константинович</t>
   </si>
   <si>
     <t>Хайбуллин Руслан Дамирович</t>
   </si>
   <si>
     <t>Чернобровкин Михаил Васильевич</t>
+  </si>
+  <si>
+    <t>Шайхатдинов Ильнур Альбертович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -583,51 +544,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H60"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -703,1414 +664,1172 @@
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>4.22</v>
       </c>
       <c r="G4">
         <v>3.67</v>
       </c>
       <c r="H4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>4.21</v>
       </c>
       <c r="G5">
         <v>4</v>
       </c>
       <c r="H5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>4.21</v>
+        <v>4.17</v>
       </c>
       <c r="G6">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C7">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>4.17</v>
+        <v>3.95</v>
       </c>
       <c r="G7">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>3.95</v>
+        <v>3.89</v>
       </c>
       <c r="G8">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>3.89</v>
+        <v>3.88</v>
       </c>
       <c r="G9">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>3.88</v>
       </c>
       <c r="G10">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11">
+        <v>1</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>3.82</v>
+      </c>
+      <c r="G11">
+        <v>3</v>
+      </c>
+      <c r="H11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="s">
         <v>20</v>
       </c>
-      <c r="C11">
-[...22 lines deleted...]
-      </c>
       <c r="C12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>3.83</v>
+        <v>3.79</v>
       </c>
       <c r="G12">
-        <v>3.67</v>
+        <v>4</v>
       </c>
       <c r="H12" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
-        <v>3.82</v>
+        <v>3.76</v>
       </c>
       <c r="G13">
+        <v>4.33</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>3.76</v>
+      </c>
+      <c r="G14">
+        <v>3.33</v>
+      </c>
+      <c r="H14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>3.74</v>
+      </c>
+      <c r="G15">
         <v>3</v>
       </c>
-      <c r="H13" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
-        <v>3.76</v>
+        <v>3.68</v>
       </c>
       <c r="G16">
-        <v>4.33</v>
+        <v>3.67</v>
       </c>
       <c r="H16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
-        <v>3.76</v>
+        <v>3.65</v>
       </c>
       <c r="G17">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
-        <v>3.74</v>
+        <v>3.65</v>
       </c>
       <c r="G18">
-        <v>3</v>
+        <v>3.67</v>
       </c>
       <c r="H18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>3.65</v>
       </c>
       <c r="G19">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20"/>
+      <c r="A20">
+        <v>19</v>
+      </c>
       <c r="B20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G20">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H20" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>3.65</v>
+        <v>3.59</v>
       </c>
       <c r="G21">
         <v>3.33</v>
       </c>
       <c r="H21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3.63</v>
+        <v>3.56</v>
       </c>
       <c r="G22">
         <v>3.33</v>
       </c>
       <c r="H22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>3.59</v>
+        <v>3.56</v>
       </c>
       <c r="G23">
-        <v>3.33</v>
+        <v>3</v>
       </c>
       <c r="H23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>3.55</v>
       </c>
       <c r="G24">
         <v>3</v>
       </c>
       <c r="H24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>3.53</v>
       </c>
       <c r="G25">
         <v>3</v>
       </c>
       <c r="H25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26"/>
       <c r="B26" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>3.5</v>
+        <v>0.0</v>
       </c>
       <c r="G26">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H26" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27">
-[...1 lines deleted...]
-      </c>
+      <c r="A27"/>
       <c r="B27" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>3.5</v>
+        <v>0.0</v>
       </c>
       <c r="G27">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28"/>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>3.47</v>
+        <v>0.0</v>
       </c>
       <c r="G28">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29"/>
       <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>0.0</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31"/>
+      <c r="B31" t="s">
         <v>42</v>
       </c>
-      <c r="C29">
-[...50 lines deleted...]
-      </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>3.42</v>
+        <v>0.0</v>
       </c>
       <c r="G31">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H31" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32"/>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>3.41</v>
+        <v>0.0</v>
       </c>
       <c r="G32">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H32" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D33" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>3.35</v>
+        <v>0.0</v>
       </c>
       <c r="G33">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...1 lines deleted...]
-      </c>
+      <c r="A34"/>
       <c r="B34" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C34">
         <v>1</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
-        <v>3.32</v>
+        <v>0.0</v>
       </c>
       <c r="G34">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H34" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0.0</v>
       </c>
       <c r="G43">
         <v>0</v>
       </c>
       <c r="H43" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44"/>
       <c r="B44" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
-      <c r="F44">
-[...1 lines deleted...]
-      </c>
+      <c r="F44"/>
       <c r="G44">
         <v>0</v>
       </c>
       <c r="H44" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45"/>
       <c r="B45" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
-      <c r="F45">
-[...1 lines deleted...]
-      </c>
+      <c r="F45"/>
       <c r="G45">
         <v>0</v>
       </c>
       <c r="H45" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46"/>
       <c r="B46" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
+      <c r="F46"/>
       <c r="G46">
         <v>0</v>
       </c>
       <c r="H46" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47"/>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C47">
         <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
+      <c r="F47"/>
       <c r="G47">
         <v>0</v>
       </c>
       <c r="H47" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48"/>
       <c r="B48" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
-      <c r="F48">
-[...1 lines deleted...]
-      </c>
+      <c r="F48"/>
       <c r="G48">
         <v>0</v>
       </c>
       <c r="H48" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49"/>
       <c r="B49" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
-      <c r="F49">
-[...1 lines deleted...]
-      </c>
+      <c r="F49"/>
       <c r="G49">
         <v>0</v>
       </c>
       <c r="H49" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50"/>
       <c r="B50" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>0</v>
       </c>
       <c r="H50" t="s">
-        <v>23</v>
-[...227 lines deleted...]
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">