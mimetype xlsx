--- v0 (2026-05-01)
+++ v1 (2026-08-07)
@@ -12,74 +12,470 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
+  </si>
+  <si>
+    <t>Дорожкина Елена Витальевна</t>
+  </si>
+  <si>
+    <t>оригинал</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению</t>
+  </si>
+  <si>
+    <t>Горких Николай Юрьевич</t>
+  </si>
+  <si>
+    <t>копия</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
+  </si>
+  <si>
+    <t>Зияев Ильяс Даниярович</t>
+  </si>
+  <si>
+    <t>Фаюршина Альбина Раулевна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислениюпроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Белослудцев Анатолий Дмитриевич</t>
+  </si>
+  <si>
+    <t>Лукашов Денис Викторович</t>
+  </si>
+  <si>
+    <t>Глазырина Екатерина Николаевна</t>
+  </si>
+  <si>
+    <t>Чунихина Светлана Сергеевна</t>
+  </si>
+  <si>
+    <t>Протасов Денис Александрович</t>
+  </si>
+  <si>
+    <t>Чарыкова Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>Железнякова Полина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Свинарчук Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Баширина Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t>Чичиланова Мария Михайловна</t>
+  </si>
+  <si>
+    <t>Киреева Алина Назаровна</t>
+  </si>
+  <si>
+    <t>Обухова Юлия Александровна</t>
+  </si>
+  <si>
+    <t>Булатова Тамара Александровна</t>
+  </si>
+  <si>
+    <t>Ковязина Влада Алексеевна</t>
+  </si>
+  <si>
+    <t>Коняхина Вероника Александровна</t>
+  </si>
+  <si>
+    <t>Костылев Сергей Алексеевич</t>
+  </si>
+  <si>
+    <t>Хайруллин Марк Сергеевич</t>
+  </si>
+  <si>
+    <t>Федоров Матвей Олегович</t>
+  </si>
+  <si>
+    <t>Паршина Екатерина Артёмовна</t>
+  </si>
+  <si>
+    <t>Тимофеева Анастасия Алексеевна</t>
+  </si>
+  <si>
+    <t>Аминева Каролина Ильдаровна</t>
+  </si>
+  <si>
+    <t>Галеева Юлия Рашитовна</t>
+  </si>
+  <si>
+    <t>Карпенко Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Масленникова Алина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Крошняков Никита Камардинович</t>
+  </si>
+  <si>
+    <t>Созыкин Максим Вадимович</t>
+  </si>
+  <si>
+    <t>Кашаед Ольга Александровна</t>
+  </si>
+  <si>
+    <t>Рекомендован к зачислению после предоставления оригинала аттестатапроходит по первому приоритету на бюджет</t>
+  </si>
+  <si>
+    <t>Ульянов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Полежаев Савелий Васильевич</t>
+  </si>
+  <si>
+    <t>Знахаренко Виктория Михайловна</t>
+  </si>
+  <si>
+    <t>Ананьева Кристина Константивновна</t>
+  </si>
+  <si>
+    <t>Прокопенкова Александрия Ивановна</t>
+  </si>
+  <si>
+    <t>Емелина Мария Олеговна</t>
+  </si>
+  <si>
+    <t>Артамонова Яна Александровна</t>
+  </si>
+  <si>
+    <t>Ураева Мария Андреевна</t>
+  </si>
+  <si>
+    <t>Сагдиева Маргарита Маратовна</t>
+  </si>
+  <si>
+    <t>Зарипова Вероника Рафисовна</t>
+  </si>
+  <si>
+    <t>Поларшинов Савва Михайлович</t>
+  </si>
+  <si>
+    <t>нет документов</t>
+  </si>
+  <si>
+    <t>Баклаков Анатолий Олегович</t>
+  </si>
+  <si>
+    <t>Магасумова Альбина Рашитовна</t>
+  </si>
+  <si>
+    <t>Скаков Владимир Михайлович</t>
+  </si>
+  <si>
+    <t>Царапкина Екатерина Валерьевна</t>
+  </si>
+  <si>
+    <t>Пяткова Мария Олеговна</t>
+  </si>
+  <si>
+    <t>Абганеева Дарья Евгеньевна</t>
+  </si>
+  <si>
+    <t>Макурин Николай</t>
+  </si>
+  <si>
+    <t>Колобов Олег Евгеньевич</t>
+  </si>
+  <si>
+    <t>Макшова Полина Александровна</t>
+  </si>
+  <si>
+    <t>Мизямова Елена Эдуардовна</t>
+  </si>
+  <si>
+    <t>Росляк Александра Сергеевна</t>
+  </si>
+  <si>
+    <t>Руденко Анастасия Максимовна</t>
+  </si>
+  <si>
+    <t>Алабугин Андрей Петрович</t>
+  </si>
+  <si>
+    <t>Искандарова Эвелина Зауровна</t>
+  </si>
+  <si>
+    <t>Ананина Дарья Максимовна</t>
+  </si>
+  <si>
+    <t>Ботова Виктория Сергеевна</t>
+  </si>
+  <si>
+    <t>Резерв</t>
+  </si>
+  <si>
+    <t>Каусов Руслан Миндагалеевич</t>
+  </si>
+  <si>
+    <t>Шумилов Иван Сергеевич</t>
+  </si>
+  <si>
+    <t>Ярославов Ярослав Алексеевич</t>
+  </si>
+  <si>
+    <t>Азамбаева Диана Тамерлановна</t>
+  </si>
+  <si>
+    <t>Александрова Злата Витальевна</t>
+  </si>
+  <si>
+    <t>Аришина Полина Андреевна</t>
+  </si>
+  <si>
+    <t>Бузаева Марьяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Врачева Екатерина Сергеевна</t>
+  </si>
+  <si>
+    <t>Гайдук Анастасия Дмитриевна</t>
+  </si>
+  <si>
+    <t>Головин Дмитрий Ярославович</t>
+  </si>
+  <si>
+    <t>Гормаш Евангелина Янисовна</t>
+  </si>
+  <si>
+    <t>Гуков Артём Евгеньевич</t>
+  </si>
+  <si>
+    <t>Дмитриев Николай Павлович</t>
+  </si>
+  <si>
+    <t>Дорохова Алёна Константиновна</t>
+  </si>
+  <si>
+    <t>Жамилова Валерия Денисовна</t>
+  </si>
+  <si>
+    <t>Жаринова Анна Александровна</t>
+  </si>
+  <si>
+    <t>Зайцева Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Закирова Гульзана Тахировна</t>
+  </si>
+  <si>
+    <t>Злобина Марина Андреевна</t>
+  </si>
+  <si>
+    <t>Иванова Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Иванова Полина Сергеевна</t>
+  </si>
+  <si>
+    <t>Кармалинская Каролина Вячеславовна</t>
+  </si>
+  <si>
+    <t>Карнаухова Евгения Александровна</t>
+  </si>
+  <si>
+    <t>Кахановский Игорь Сергеевич</t>
+  </si>
+  <si>
+    <t>Кнутарева Анна Владимировна</t>
+  </si>
+  <si>
+    <t>Ковальчук Виктория Игоревна</t>
+  </si>
+  <si>
+    <t>Комелькова Арина Андреевна</t>
+  </si>
+  <si>
+    <t>Косолапов Богдан Вячеславович</t>
+  </si>
+  <si>
+    <t>Кустов Иван Леонидович</t>
+  </si>
+  <si>
+    <t>Лукьянов Марк Максимович</t>
+  </si>
+  <si>
+    <t>Лукьянова Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Малова Дарья Викторовна</t>
+  </si>
+  <si>
+    <t>Меньшенина Виталина Сергеевна</t>
+  </si>
+  <si>
+    <t>Метлицких Дарья Дмитриевна</t>
+  </si>
+  <si>
+    <t>Мирзаханов Радмир Илнурович</t>
+  </si>
+  <si>
+    <t>Мормаль София Ильинична</t>
+  </si>
+  <si>
+    <t>Муратаева Анастасия Юриковна</t>
+  </si>
+  <si>
+    <t>Наталич Алина Ивановна</t>
+  </si>
+  <si>
+    <t>Наумкина Екатерина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Наумов Степан Сергеевич</t>
+  </si>
+  <si>
+    <t>Нафикова Лиана Вагизовна</t>
+  </si>
+  <si>
+    <t>Неклюдова Полина Сергеевна</t>
+  </si>
+  <si>
+    <t>Некрасова Екатерина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Новокрещенов Кирилл Владимирович</t>
+  </si>
+  <si>
+    <t>Пономарева Виктория Ивановна</t>
+  </si>
+  <si>
+    <t>Потапова Анжелика Дмитриевна</t>
+  </si>
+  <si>
+    <t>Пупков Илья Евгеньевич</t>
+  </si>
+  <si>
+    <t>Путятина Ксения Владимировна</t>
+  </si>
+  <si>
+    <t>Родина Надежда Юрьевна</t>
+  </si>
+  <si>
+    <t>Сахарова Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Семеновых Мария Артемовна</t>
+  </si>
+  <si>
+    <t>Соломатина Юлия Игоревна</t>
+  </si>
+  <si>
+    <t>Тарасова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Терехова Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Удачин Артём Романович</t>
+  </si>
+  <si>
+    <t>Урчик Александра Николаевна</t>
+  </si>
+  <si>
+    <t>Хадыева Оксана Вадимовна</t>
+  </si>
+  <si>
+    <t>Черепанова Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Чубарова Мария Евгеньевна</t>
+  </si>
+  <si>
+    <t>Шалагин Александр Александрович</t>
+  </si>
+  <si>
+    <t>Шмыков Богдан Станиславович</t>
+  </si>
+  <si>
+    <t>Яковлева Софья Александровна</t>
+  </si>
+  <si>
+    <t>Ахатов Даниил Артёмович</t>
+  </si>
+  <si>
+    <t>Красноталова Виктория Петровна</t>
+  </si>
+  <si>
+    <t>Кузнецова Алиса Викторовна</t>
+  </si>
+  <si>
+    <t>Молодова Варвара Вячеславовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -382,82 +778,3148 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2">
+        <v>0</v>
+      </c>
+      <c r="F2">
+        <v>4.56</v>
+      </c>
+      <c r="G2">
+        <v>4.33</v>
+      </c>
+      <c r="H2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3"/>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3">
+        <v>1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>4.39</v>
+      </c>
+      <c r="G3">
+        <v>4.33</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>2</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4">
+        <v>1</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>4.39</v>
+      </c>
+      <c r="G4">
+        <v>4</v>
+      </c>
+      <c r="H4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>3</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5">
+        <v>2</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5">
+        <v>4.35</v>
+      </c>
+      <c r="G5">
+        <v>4.33</v>
+      </c>
+      <c r="H5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>4.35</v>
+      </c>
+      <c r="G6">
+        <v>4</v>
+      </c>
+      <c r="H6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>5</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7">
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7">
+        <v>4.35</v>
+      </c>
+      <c r="G7">
+        <v>3.67</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>4.28</v>
+      </c>
+      <c r="G8">
+        <v>4</v>
+      </c>
+      <c r="H8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9">
+        <v>1</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>4.26</v>
+      </c>
+      <c r="G9">
+        <v>4.33</v>
+      </c>
+      <c r="H9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>4.24</v>
+      </c>
+      <c r="G10">
+        <v>4</v>
+      </c>
+      <c r="H10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>4.22</v>
+      </c>
+      <c r="G11">
+        <v>3.67</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12">
+        <v>2</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
+        <v>4.18</v>
+      </c>
+      <c r="G12">
+        <v>3.67</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13">
+        <v>1</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>4.14</v>
+      </c>
+      <c r="G13">
+        <v>4</v>
+      </c>
+      <c r="H13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14">
+        <v>1</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>4.13</v>
+      </c>
+      <c r="G14">
+        <v>4</v>
+      </c>
+      <c r="H14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15">
+        <v>1</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
+        <v>4.13</v>
+      </c>
+      <c r="G15">
+        <v>3.33</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16">
+        <v>1</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>4.0</v>
+      </c>
+      <c r="G16">
+        <v>4</v>
+      </c>
+      <c r="H16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17">
+        <v>1</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>4.0</v>
+      </c>
+      <c r="G17">
+        <v>4</v>
+      </c>
+      <c r="H17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18">
+        <v>1</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>4.0</v>
+      </c>
+      <c r="G18">
+        <v>3.67</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19">
+        <v>1</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>4.0</v>
+      </c>
+      <c r="G19">
+        <v>3.67</v>
+      </c>
+      <c r="H19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>4.0</v>
+      </c>
+      <c r="G20">
+        <v>3.67</v>
+      </c>
+      <c r="H20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>17</v>
+      </c>
+      <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21">
+        <v>1</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>3.95</v>
+      </c>
+      <c r="G21">
+        <v>3.67</v>
+      </c>
+      <c r="H21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>18</v>
+      </c>
+      <c r="B22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22">
+        <v>2</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>3.94</v>
+      </c>
+      <c r="G22">
+        <v>4</v>
+      </c>
+      <c r="H22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23">
+        <v>1</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23">
+        <v>3.89</v>
+      </c>
+      <c r="G23">
+        <v>3.67</v>
+      </c>
+      <c r="H23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24">
+        <v>1</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
+        <v>3.88</v>
+      </c>
+      <c r="G24">
+        <v>4.33</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>20</v>
+      </c>
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25">
+        <v>1</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
+        <v>3.88</v>
+      </c>
+      <c r="G25">
+        <v>4</v>
+      </c>
+      <c r="H25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>21</v>
+      </c>
+      <c r="B26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C26">
+        <v>1</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>3.88</v>
+      </c>
+      <c r="G26">
+        <v>3.33</v>
+      </c>
+      <c r="H26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>22</v>
+      </c>
+      <c r="B27" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27">
+        <v>1</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27">
+        <v>3.88</v>
+      </c>
+      <c r="G27">
+        <v>3.33</v>
+      </c>
+      <c r="H27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>23</v>
+      </c>
+      <c r="B28" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
+        <v>3.83</v>
+      </c>
+      <c r="G28">
+        <v>3.67</v>
+      </c>
+      <c r="H28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>24</v>
+      </c>
+      <c r="B29" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29">
+        <v>1</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>3.83</v>
+      </c>
+      <c r="G29">
+        <v>3</v>
+      </c>
+      <c r="H29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>25</v>
+      </c>
+      <c r="B30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30">
+        <v>1</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
+        <v>3.82</v>
+      </c>
+      <c r="G30">
+        <v>3.33</v>
+      </c>
+      <c r="H30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31">
+        <v>1</v>
+      </c>
+      <c r="D31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>3.82</v>
+      </c>
+      <c r="G31">
+        <v>3.33</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32">
+        <v>2</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>3.8</v>
+      </c>
+      <c r="G32">
+        <v>3.33</v>
+      </c>
+      <c r="H32" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>26</v>
+      </c>
+      <c r="B33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33">
+        <v>1</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
+        <v>3.8</v>
+      </c>
+      <c r="G33">
+        <v>3.33</v>
+      </c>
+      <c r="H33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34">
+        <v>2</v>
+      </c>
+      <c r="D34" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.79</v>
+      </c>
+      <c r="G34">
+        <v>3.67</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>27</v>
+      </c>
+      <c r="B35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35">
+        <v>1</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>3.75</v>
+      </c>
+      <c r="G35">
+        <v>3.67</v>
+      </c>
+      <c r="H35" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>28</v>
+      </c>
+      <c r="B36" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36">
+        <v>1</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>3.74</v>
+      </c>
+      <c r="G36">
+        <v>3.67</v>
+      </c>
+      <c r="H36" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>29</v>
+      </c>
+      <c r="B37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37">
+        <v>1</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>3.72</v>
+      </c>
+      <c r="G37">
+        <v>3.67</v>
+      </c>
+      <c r="H37" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>30</v>
+      </c>
+      <c r="B38" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38">
+        <v>0</v>
+      </c>
+      <c r="F38">
+        <v>3.71</v>
+      </c>
+      <c r="G38">
+        <v>3.67</v>
+      </c>
+      <c r="H38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>31</v>
+      </c>
+      <c r="B39" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39">
+        <v>1</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
+        <v>3.71</v>
+      </c>
+      <c r="G39">
+        <v>3.33</v>
+      </c>
+      <c r="H39" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>32</v>
+      </c>
+      <c r="B40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
+        <v>3.71</v>
+      </c>
+      <c r="G40">
+        <v>3.33</v>
+      </c>
+      <c r="H40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>33</v>
+      </c>
+      <c r="B41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41">
+        <v>1</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
+        <v>3.68</v>
+      </c>
+      <c r="G41">
+        <v>3</v>
+      </c>
+      <c r="H41" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>34</v>
+      </c>
+      <c r="B42" t="s">
+        <v>54</v>
+      </c>
+      <c r="C42">
+        <v>2</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
+        <v>3.67</v>
+      </c>
+      <c r="G42">
+        <v>4</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43">
+        <v>1</v>
+      </c>
+      <c r="D43" t="s">
+        <v>56</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>3.67</v>
+      </c>
+      <c r="G43">
+        <v>3.33</v>
+      </c>
+      <c r="H43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44">
+        <v>1</v>
+      </c>
+      <c r="D44" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>3.65</v>
+      </c>
+      <c r="G44">
+        <v>3.33</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>58</v>
+      </c>
+      <c r="C45">
+        <v>1</v>
+      </c>
+      <c r="D45" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>3.65</v>
+      </c>
+      <c r="G45">
+        <v>3.33</v>
+      </c>
+      <c r="H45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>35</v>
+      </c>
+      <c r="B46" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46">
+        <v>1</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>3.63</v>
+      </c>
+      <c r="G46">
+        <v>3.33</v>
+      </c>
+      <c r="H46" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>36</v>
+      </c>
+      <c r="B47" t="s">
+        <v>60</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>3.63</v>
+      </c>
+      <c r="G47">
+        <v>3</v>
+      </c>
+      <c r="H47" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>37</v>
+      </c>
+      <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48">
+        <v>1</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
+        <v>3.59</v>
+      </c>
+      <c r="G48">
+        <v>3.33</v>
+      </c>
+      <c r="H48" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>38</v>
+      </c>
+      <c r="B49" t="s">
+        <v>62</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>3.59</v>
+      </c>
+      <c r="G49">
+        <v>3</v>
+      </c>
+      <c r="H49" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>39</v>
+      </c>
+      <c r="B50" t="s">
+        <v>63</v>
+      </c>
+      <c r="C50">
+        <v>1</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>3.59</v>
+      </c>
+      <c r="G50">
+        <v>3</v>
+      </c>
+      <c r="H50" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>40</v>
+      </c>
+      <c r="B51" t="s">
+        <v>64</v>
+      </c>
+      <c r="C51">
+        <v>1</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>3.55</v>
+      </c>
+      <c r="G51">
+        <v>3</v>
+      </c>
+      <c r="H51" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>41</v>
+      </c>
+      <c r="B52" t="s">
+        <v>65</v>
+      </c>
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>3.53</v>
+      </c>
+      <c r="G52">
+        <v>3.67</v>
+      </c>
+      <c r="H52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>42</v>
+      </c>
+      <c r="B53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53">
+        <v>1</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
+        <v>3.53</v>
+      </c>
+      <c r="G53">
+        <v>3.67</v>
+      </c>
+      <c r="H53" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54">
+        <v>1</v>
+      </c>
+      <c r="D54" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>3.53</v>
+      </c>
+      <c r="G54">
+        <v>3.33</v>
+      </c>
+      <c r="H54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>43</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>3.52</v>
+      </c>
+      <c r="G55">
+        <v>3.67</v>
+      </c>
+      <c r="H55" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>44</v>
+      </c>
+      <c r="B56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C56">
+        <v>1</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
+        <v>3.5</v>
+      </c>
+      <c r="G56">
+        <v>3.33</v>
+      </c>
+      <c r="H56" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>70</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>3.5</v>
+      </c>
+      <c r="G57">
+        <v>3.33</v>
+      </c>
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>45</v>
+      </c>
+      <c r="B58" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>3.5</v>
+      </c>
+      <c r="G58">
+        <v>3</v>
+      </c>
+      <c r="H58" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>46</v>
+      </c>
+      <c r="B59" t="s">
+        <v>72</v>
+      </c>
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>3.5</v>
+      </c>
+      <c r="G59">
+        <v>3</v>
+      </c>
+      <c r="H59" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>47</v>
+      </c>
+      <c r="B60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>3.47</v>
+      </c>
+      <c r="G60">
+        <v>3.67</v>
+      </c>
+      <c r="H60" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>48</v>
+      </c>
+      <c r="B61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>3.41</v>
+      </c>
+      <c r="G61">
+        <v>3</v>
+      </c>
+      <c r="H61" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>49</v>
+      </c>
+      <c r="B62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
+        <v>3.29</v>
+      </c>
+      <c r="G62">
+        <v>3.33</v>
+      </c>
+      <c r="H62" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63">
+        <v>3</v>
+      </c>
+      <c r="D63" t="s">
+        <v>56</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>0.0</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64">
+        <v>5</v>
+      </c>
+      <c r="D64" t="s">
+        <v>56</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
+        <v>0.0</v>
+      </c>
+      <c r="G64">
+        <v>0</v>
+      </c>
+      <c r="H64" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65">
+        <v>1</v>
+      </c>
+      <c r="D65" t="s">
+        <v>56</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65">
+        <v>0.0</v>
+      </c>
+      <c r="G65">
+        <v>0</v>
+      </c>
+      <c r="H65" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>80</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>56</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>0.0</v>
+      </c>
+      <c r="G66">
+        <v>0</v>
+      </c>
+      <c r="H66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67" t="s">
+        <v>56</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67">
+        <v>0.0</v>
+      </c>
+      <c r="G67">
+        <v>0</v>
+      </c>
+      <c r="H67" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>82</v>
+      </c>
+      <c r="C68">
+        <v>1</v>
+      </c>
+      <c r="D68" t="s">
+        <v>56</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
+        <v>0.0</v>
+      </c>
+      <c r="G68">
+        <v>0</v>
+      </c>
+      <c r="H68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69">
+        <v>1</v>
+      </c>
+      <c r="D69" t="s">
+        <v>56</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
+        <v>0.0</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>84</v>
+      </c>
+      <c r="C70">
+        <v>2</v>
+      </c>
+      <c r="D70" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>0.0</v>
+      </c>
+      <c r="G70">
+        <v>0</v>
+      </c>
+      <c r="H70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>85</v>
+      </c>
+      <c r="C71">
+        <v>1</v>
+      </c>
+      <c r="D71" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
+        <v>0.0</v>
+      </c>
+      <c r="G71">
+        <v>0</v>
+      </c>
+      <c r="H71" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>86</v>
+      </c>
+      <c r="C72">
+        <v>2</v>
+      </c>
+      <c r="D72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
+        <v>0.0</v>
+      </c>
+      <c r="G72">
+        <v>0</v>
+      </c>
+      <c r="H72" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>87</v>
+      </c>
+      <c r="C73">
+        <v>1</v>
+      </c>
+      <c r="D73" t="s">
+        <v>56</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
+        <v>0.0</v>
+      </c>
+      <c r="G73">
+        <v>0</v>
+      </c>
+      <c r="H73" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>88</v>
+      </c>
+      <c r="C74">
+        <v>1</v>
+      </c>
+      <c r="D74" t="s">
+        <v>56</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>0.0</v>
+      </c>
+      <c r="G74">
+        <v>0</v>
+      </c>
+      <c r="H74" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75">
+        <v>2</v>
+      </c>
+      <c r="D75" t="s">
+        <v>56</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>0.0</v>
+      </c>
+      <c r="G75">
+        <v>0</v>
+      </c>
+      <c r="H75" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>90</v>
+      </c>
+      <c r="C76">
+        <v>1</v>
+      </c>
+      <c r="D76" t="s">
+        <v>56</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>0.0</v>
+      </c>
+      <c r="G76">
+        <v>0</v>
+      </c>
+      <c r="H76" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>91</v>
+      </c>
+      <c r="C77">
+        <v>2</v>
+      </c>
+      <c r="D77" t="s">
+        <v>56</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
+        <v>0.0</v>
+      </c>
+      <c r="G77">
+        <v>0</v>
+      </c>
+      <c r="H77" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>92</v>
+      </c>
+      <c r="C78">
+        <v>2</v>
+      </c>
+      <c r="D78" t="s">
+        <v>56</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
+        <v>0.0</v>
+      </c>
+      <c r="G78">
+        <v>0</v>
+      </c>
+      <c r="H78" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>93</v>
+      </c>
+      <c r="C79">
+        <v>3</v>
+      </c>
+      <c r="D79" t="s">
+        <v>56</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>0.0</v>
+      </c>
+      <c r="G79">
+        <v>0</v>
+      </c>
+      <c r="H79" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80">
+        <v>1</v>
+      </c>
+      <c r="D80" t="s">
+        <v>56</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>0.0</v>
+      </c>
+      <c r="G80">
+        <v>0</v>
+      </c>
+      <c r="H80" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81">
+        <v>2</v>
+      </c>
+      <c r="D81" t="s">
+        <v>56</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>0.0</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82">
+        <v>1</v>
+      </c>
+      <c r="D82" t="s">
+        <v>56</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>0.0</v>
+      </c>
+      <c r="G82">
+        <v>0</v>
+      </c>
+      <c r="H82" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>97</v>
+      </c>
+      <c r="C83">
+        <v>1</v>
+      </c>
+      <c r="D83" t="s">
+        <v>56</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>0.0</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>98</v>
+      </c>
+      <c r="C84">
+        <v>5</v>
+      </c>
+      <c r="D84" t="s">
+        <v>56</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>0.0</v>
+      </c>
+      <c r="G84">
+        <v>0</v>
+      </c>
+      <c r="H84" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>99</v>
+      </c>
+      <c r="C85">
+        <v>1</v>
+      </c>
+      <c r="D85" t="s">
+        <v>56</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>0.0</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>100</v>
+      </c>
+      <c r="C86">
+        <v>1</v>
+      </c>
+      <c r="D86" t="s">
+        <v>56</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>0.0</v>
+      </c>
+      <c r="G86">
+        <v>0</v>
+      </c>
+      <c r="H86" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87">
+        <v>1</v>
+      </c>
+      <c r="D87" t="s">
+        <v>56</v>
+      </c>
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
+        <v>0.0</v>
+      </c>
+      <c r="G87">
+        <v>0</v>
+      </c>
+      <c r="H87" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88">
+        <v>2</v>
+      </c>
+      <c r="D88" t="s">
+        <v>56</v>
+      </c>
+      <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
+        <v>0.0</v>
+      </c>
+      <c r="G88">
+        <v>0</v>
+      </c>
+      <c r="H88" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>103</v>
+      </c>
+      <c r="C89">
+        <v>1</v>
+      </c>
+      <c r="D89" t="s">
+        <v>56</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
+        <v>0.0</v>
+      </c>
+      <c r="G89">
+        <v>0</v>
+      </c>
+      <c r="H89" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>104</v>
+      </c>
+      <c r="C90">
+        <v>1</v>
+      </c>
+      <c r="D90" t="s">
+        <v>56</v>
+      </c>
+      <c r="E90">
+        <v>0</v>
+      </c>
+      <c r="F90">
+        <v>0.0</v>
+      </c>
+      <c r="G90">
+        <v>0</v>
+      </c>
+      <c r="H90" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91">
+        <v>1</v>
+      </c>
+      <c r="D91" t="s">
+        <v>56</v>
+      </c>
+      <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
+        <v>0.0</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>106</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
+        <v>56</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>0.0</v>
+      </c>
+      <c r="G92">
+        <v>0</v>
+      </c>
+      <c r="H92" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93">
+        <v>2</v>
+      </c>
+      <c r="D93" t="s">
+        <v>56</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
+        <v>0.0</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>108</v>
+      </c>
+      <c r="C94">
+        <v>6</v>
+      </c>
+      <c r="D94" t="s">
+        <v>56</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>0.0</v>
+      </c>
+      <c r="G94">
+        <v>0</v>
+      </c>
+      <c r="H94" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>109</v>
+      </c>
+      <c r="C95">
+        <v>1</v>
+      </c>
+      <c r="D95" t="s">
+        <v>56</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>0.0</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>110</v>
+      </c>
+      <c r="C96">
+        <v>3</v>
+      </c>
+      <c r="D96" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
+        <v>0.0</v>
+      </c>
+      <c r="G96">
+        <v>0</v>
+      </c>
+      <c r="H96" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>111</v>
+      </c>
+      <c r="C97">
+        <v>5</v>
+      </c>
+      <c r="D97" t="s">
+        <v>56</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>0.0</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>112</v>
+      </c>
+      <c r="C98">
+        <v>1</v>
+      </c>
+      <c r="D98" t="s">
+        <v>56</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>0.0</v>
+      </c>
+      <c r="G98">
+        <v>0</v>
+      </c>
+      <c r="H98" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>113</v>
+      </c>
+      <c r="C99">
+        <v>2</v>
+      </c>
+      <c r="D99" t="s">
+        <v>56</v>
+      </c>
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
+        <v>0.0</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>114</v>
+      </c>
+      <c r="C100">
+        <v>5</v>
+      </c>
+      <c r="D100" t="s">
+        <v>56</v>
+      </c>
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
+        <v>0.0</v>
+      </c>
+      <c r="G100">
+        <v>0</v>
+      </c>
+      <c r="H100" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>115</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101" t="s">
+        <v>56</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
+        <v>0.0</v>
+      </c>
+      <c r="G101">
+        <v>0</v>
+      </c>
+      <c r="H101" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>116</v>
+      </c>
+      <c r="C102">
+        <v>2</v>
+      </c>
+      <c r="D102" t="s">
+        <v>56</v>
+      </c>
+      <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
+        <v>0.0</v>
+      </c>
+      <c r="G102">
+        <v>0</v>
+      </c>
+      <c r="H102" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>117</v>
+      </c>
+      <c r="C103">
+        <v>5</v>
+      </c>
+      <c r="D103" t="s">
+        <v>56</v>
+      </c>
+      <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
+        <v>0.0</v>
+      </c>
+      <c r="G103">
+        <v>0</v>
+      </c>
+      <c r="H103" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>118</v>
+      </c>
+      <c r="C104">
+        <v>1</v>
+      </c>
+      <c r="D104" t="s">
+        <v>56</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
+        <v>0.0</v>
+      </c>
+      <c r="G104">
+        <v>0</v>
+      </c>
+      <c r="H104" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>119</v>
+      </c>
+      <c r="C105">
+        <v>1</v>
+      </c>
+      <c r="D105" t="s">
+        <v>56</v>
+      </c>
+      <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
+        <v>0.0</v>
+      </c>
+      <c r="G105">
+        <v>0</v>
+      </c>
+      <c r="H105" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>120</v>
+      </c>
+      <c r="C106">
+        <v>2</v>
+      </c>
+      <c r="D106" t="s">
+        <v>56</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>0.0</v>
+      </c>
+      <c r="G106">
+        <v>0</v>
+      </c>
+      <c r="H106" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>121</v>
+      </c>
+      <c r="C107">
+        <v>1</v>
+      </c>
+      <c r="D107" t="s">
+        <v>56</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>0.0</v>
+      </c>
+      <c r="G107">
+        <v>0</v>
+      </c>
+      <c r="H107" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108">
+        <v>3</v>
+      </c>
+      <c r="D108" t="s">
+        <v>56</v>
+      </c>
+      <c r="E108">
+        <v>0</v>
+      </c>
+      <c r="F108">
+        <v>0.0</v>
+      </c>
+      <c r="G108">
+        <v>0</v>
+      </c>
+      <c r="H108" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>123</v>
+      </c>
+      <c r="C109">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
+        <v>56</v>
+      </c>
+      <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
+        <v>0.0</v>
+      </c>
+      <c r="G109">
+        <v>0</v>
+      </c>
+      <c r="H109" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>124</v>
+      </c>
+      <c r="C110">
+        <v>1</v>
+      </c>
+      <c r="D110" t="s">
+        <v>56</v>
+      </c>
+      <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
+        <v>0.0</v>
+      </c>
+      <c r="G110">
+        <v>0</v>
+      </c>
+      <c r="H110" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>125</v>
+      </c>
+      <c r="C111">
+        <v>3</v>
+      </c>
+      <c r="D111" t="s">
+        <v>56</v>
+      </c>
+      <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
+        <v>0.0</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>126</v>
+      </c>
+      <c r="C112">
+        <v>3</v>
+      </c>
+      <c r="D112" t="s">
+        <v>56</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>0.0</v>
+      </c>
+      <c r="G112">
+        <v>0</v>
+      </c>
+      <c r="H112" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>127</v>
+      </c>
+      <c r="C113">
+        <v>5</v>
+      </c>
+      <c r="D113" t="s">
+        <v>56</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>0.0</v>
+      </c>
+      <c r="G113">
+        <v>0</v>
+      </c>
+      <c r="H113" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>128</v>
+      </c>
+      <c r="C114">
+        <v>12</v>
+      </c>
+      <c r="D114" t="s">
+        <v>56</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>0.0</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>129</v>
+      </c>
+      <c r="C115">
+        <v>2</v>
+      </c>
+      <c r="D115" t="s">
+        <v>56</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
+        <v>0.0</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>130</v>
+      </c>
+      <c r="C116">
+        <v>2</v>
+      </c>
+      <c r="D116" t="s">
+        <v>56</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>0.0</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>131</v>
+      </c>
+      <c r="C117">
+        <v>1</v>
+      </c>
+      <c r="D117" t="s">
+        <v>56</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>0.0</v>
+      </c>
+      <c r="G117">
+        <v>0</v>
+      </c>
+      <c r="H117" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>132</v>
+      </c>
+      <c r="C118">
+        <v>1</v>
+      </c>
+      <c r="D118" t="s">
+        <v>56</v>
+      </c>
+      <c r="E118">
+        <v>0</v>
+      </c>
+      <c r="F118">
+        <v>0.0</v>
+      </c>
+      <c r="G118">
+        <v>0</v>
+      </c>
+      <c r="H118" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>133</v>
+      </c>
+      <c r="C119">
+        <v>1</v>
+      </c>
+      <c r="D119" t="s">
+        <v>56</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>0.0</v>
+      </c>
+      <c r="G119">
+        <v>0</v>
+      </c>
+      <c r="H119" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>134</v>
+      </c>
+      <c r="C120">
+        <v>1</v>
+      </c>
+      <c r="D120" t="s">
+        <v>56</v>
+      </c>
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
+        <v>0.0</v>
+      </c>
+      <c r="G120">
+        <v>0</v>
+      </c>
+      <c r="H120" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>135</v>
+      </c>
+      <c r="C121">
+        <v>2</v>
+      </c>
+      <c r="D121" t="s">
+        <v>56</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
+        <v>0.0</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>136</v>
+      </c>
+      <c r="C122">
+        <v>2</v>
+      </c>
+      <c r="D122" t="s">
+        <v>56</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122"/>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>137</v>
+      </c>
+      <c r="C123">
+        <v>2</v>
+      </c>
+      <c r="D123" t="s">
+        <v>56</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123"/>
+      <c r="G123">
+        <v>0</v>
+      </c>
+      <c r="H123" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>138</v>
+      </c>
+      <c r="C124">
+        <v>1</v>
+      </c>
+      <c r="D124" t="s">
+        <v>56</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124">
+        <v>0</v>
+      </c>
+      <c r="H124" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>139</v>
+      </c>
+      <c r="C125">
+        <v>2</v>
+      </c>
+      <c r="D125" t="s">
+        <v>56</v>
+      </c>
+      <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125"/>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">