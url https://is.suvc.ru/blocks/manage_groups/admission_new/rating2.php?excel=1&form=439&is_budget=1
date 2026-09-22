--- v1 (2026-08-07)
+++ v2 (2026-09-22)
@@ -12,313 +12,265 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>Приоритет</t>
   </si>
   <si>
     <t>Документы</t>
   </si>
   <si>
     <t>Этап 1Наличие льготыПервоочередное право (ст 68)</t>
   </si>
   <si>
     <t>Этап 2Среднее арифметическоеоценок аттестата</t>
   </si>
   <si>
     <t>Этап 3Среднее арифметическое по профильным предметам</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Дорожкина Елена Витальевна</t>
   </si>
   <si>
     <t>оригинал</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению</t>
-[...2 lines deleted...]
-    <t>Горких Николай Юрьевич</t>
+    <t>Зачислен</t>
+  </si>
+  <si>
+    <t>Румянцева Дарина Васильевна</t>
+  </si>
+  <si>
+    <t>Фролова Алина Дамировна</t>
+  </si>
+  <si>
+    <t>Зияев Ильяс Даниярович</t>
+  </si>
+  <si>
+    <t>Белослудцев Анатолий Дмитриевич</t>
+  </si>
+  <si>
+    <t>Гурвич Владислава Дмитриевна</t>
+  </si>
+  <si>
+    <t>Глазырина Екатерина Николаевна</t>
+  </si>
+  <si>
+    <t>Протасов Денис Александрович</t>
+  </si>
+  <si>
+    <t>Чарыкова Мария Сергеевна</t>
+  </si>
+  <si>
+    <t>Казарина Полина Игоревна</t>
+  </si>
+  <si>
+    <t>Ишимов Виктор Валерьевич</t>
+  </si>
+  <si>
+    <t>Свинарчук Никита Сергеевич</t>
+  </si>
+  <si>
+    <t>Баширина Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t>Киреева Алина Назаровна</t>
+  </si>
+  <si>
+    <t>Обухова Юлия Александровна</t>
+  </si>
+  <si>
+    <t>Булатова Тамара Александровна</t>
+  </si>
+  <si>
+    <t>Ковязина Влада Алексеевна</t>
+  </si>
+  <si>
+    <t>Коняхина Вероника Александровна</t>
+  </si>
+  <si>
+    <t>Костылев Сергей Алексеевич</t>
+  </si>
+  <si>
+    <t>Пронина Ксения Евгеньевна</t>
+  </si>
+  <si>
+    <t>Федоров Матвей Олегович</t>
+  </si>
+  <si>
+    <t>Тимофеева Анастасия Алексеевна</t>
+  </si>
+  <si>
+    <t>Аминева Каролина Ильдаровна</t>
+  </si>
+  <si>
+    <t>Галеева Юлия Рашитовна</t>
+  </si>
+  <si>
+    <t>Карпенко Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Масленникова Алина Евгеньевна</t>
+  </si>
+  <si>
+    <t>Крошняков Никита Камардинович</t>
+  </si>
+  <si>
+    <t>Созыкин Максим Вадимович</t>
+  </si>
+  <si>
+    <t>Кашаед Ольга Александровна</t>
+  </si>
+  <si>
+    <t>Ульянов Максим Сергеевич</t>
+  </si>
+  <si>
+    <t>Федорова Елизавета Егоровна</t>
+  </si>
+  <si>
+    <t>Знахаренко Виктория Михайловна</t>
+  </si>
+  <si>
+    <t>Поларшинов Савва Михайлович</t>
+  </si>
+  <si>
+    <t>Ананьева Кристина Константиновна</t>
+  </si>
+  <si>
+    <t>Прокопенкова Александрия Ивановна</t>
+  </si>
+  <si>
+    <t>Емелина Мария Олеговна</t>
+  </si>
+  <si>
+    <t>Артамонова Яна Александровна</t>
+  </si>
+  <si>
+    <t>Ураева Мария Андреевна</t>
+  </si>
+  <si>
+    <t>Сагдиева Маргарита Маратовна</t>
+  </si>
+  <si>
+    <t>Салькова Елизавета Андреевна</t>
+  </si>
+  <si>
+    <t>Баклаков Анатолий Олегович</t>
+  </si>
+  <si>
+    <t>Скаков Владимир Михайлович</t>
+  </si>
+  <si>
+    <t>Царапкина Екатерина Валерьевна</t>
+  </si>
+  <si>
+    <t>Адамович Алексей Юрьевич</t>
+  </si>
+  <si>
+    <t>Алабугин Андрей Петрович</t>
+  </si>
+  <si>
+    <t>Хмелюк Павел Константинович</t>
+  </si>
+  <si>
+    <t>Мизямова Елена Эдуардовна</t>
   </si>
   <si>
     <t>копия</t>
   </si>
   <si>
-    <t>Рекомендован к зачислению после предоставления оригинала аттестата</t>
-[...125 lines deleted...]
-    <t>Поларшинов Савва Михайлович</t>
+    <t>Рекомендован к зачислению по договору</t>
+  </si>
+  <si>
+    <t>Искандарова Эвелина Зауровна</t>
+  </si>
+  <si>
+    <t>Ботова Виктория Сергеевна</t>
+  </si>
+  <si>
+    <t>Азамбаева Диана Тамерлановна</t>
   </si>
   <si>
     <t>нет документов</t>
   </si>
   <si>
-    <t>Баклаков Анатолий Олегович</t>
-[...62 lines deleted...]
-    <t>Александрова Злата Витальевна</t>
+    <t>Рекомендован к зачислению по договорупроходит по первому приоритету на бюджет</t>
   </si>
   <si>
     <t>Аришина Полина Андреевна</t>
   </si>
   <si>
     <t>Бузаева Марьяна Сергеевна</t>
   </si>
   <si>
+    <t>Булдашева Анастасия Артемовна</t>
+  </si>
+  <si>
     <t>Врачева Екатерина Сергеевна</t>
   </si>
   <si>
     <t>Гайдук Анастасия Дмитриевна</t>
   </si>
   <si>
     <t>Головин Дмитрий Ярославович</t>
   </si>
   <si>
-    <t>Гормаш Евангелина Янисовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Гуков Артём Евгеньевич</t>
   </si>
   <si>
-    <t>Дмитриев Николай Павлович</t>
-[...1 lines deleted...]
-  <si>
     <t>Дорохова Алёна Константиновна</t>
   </si>
   <si>
     <t>Жамилова Валерия Денисовна</t>
   </si>
   <si>
     <t>Жаринова Анна Александровна</t>
   </si>
   <si>
     <t>Зайцева Дарья Игоревна</t>
   </si>
   <si>
     <t>Закирова Гульзана Тахировна</t>
   </si>
   <si>
     <t>Злобина Марина Андреевна</t>
   </si>
   <si>
     <t>Иванова Арина Андреевна</t>
   </si>
   <si>
     <t>Иванова Полина Сергеевна</t>
   </si>
   <si>
     <t>Кармалинская Каролина Вячеславовна</t>
@@ -338,144 +290,114 @@
   <si>
     <t>Комелькова Арина Андреевна</t>
   </si>
   <si>
     <t>Косолапов Богдан Вячеславович</t>
   </si>
   <si>
     <t>Кустов Иван Леонидович</t>
   </si>
   <si>
     <t>Лукьянов Марк Максимович</t>
   </si>
   <si>
     <t>Лукьянова Дарья Алексеевна</t>
   </si>
   <si>
     <t>Малова Дарья Викторовна</t>
   </si>
   <si>
     <t>Меньшенина Виталина Сергеевна</t>
   </si>
   <si>
     <t>Метлицких Дарья Дмитриевна</t>
   </si>
   <si>
-    <t>Мирзаханов Радмир Илнурович</t>
-[...1 lines deleted...]
-  <si>
     <t>Мормаль София Ильинична</t>
   </si>
   <si>
     <t>Муратаева Анастасия Юриковна</t>
   </si>
   <si>
-    <t>Наталич Алина Ивановна</t>
-[...1 lines deleted...]
-  <si>
     <t>Наумкина Екатерина Дмитриевна</t>
   </si>
   <si>
-    <t>Наумов Степан Сергеевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Неклюдова Полина Сергеевна</t>
   </si>
   <si>
     <t>Некрасова Екатерина Дмитриевна</t>
   </si>
   <si>
-    <t>Новокрещенов Кирилл Владимирович</t>
-[...1 lines deleted...]
-  <si>
     <t>Пономарева Виктория Ивановна</t>
   </si>
   <si>
     <t>Потапова Анжелика Дмитриевна</t>
   </si>
   <si>
-    <t>Пупков Илья Евгеньевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Путятина Ксения Владимировна</t>
   </si>
   <si>
-    <t>Родина Надежда Юрьевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Сахарова Дарья Игоревна</t>
   </si>
   <si>
     <t>Семеновых Мария Артемовна</t>
   </si>
   <si>
+    <t>Ситникова Инга Игоревна</t>
+  </si>
+  <si>
+    <t>Тарасова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Урчик Александра Николаевна</t>
+  </si>
+  <si>
+    <t>Хадыева Оксана Вадимовна</t>
+  </si>
+  <si>
+    <t>Черепанова Анастасия Сергеевна</t>
+  </si>
+  <si>
+    <t>Чубарова Мария Евгеньевна</t>
+  </si>
+  <si>
+    <t>Шмыков Богдан Станиславович</t>
+  </si>
+  <si>
+    <t>Яковлева Софья Александровна</t>
+  </si>
+  <si>
+    <t>Красноталова Виктория Петровна</t>
+  </si>
+  <si>
+    <t>Кузнецова Алиса Викторовна</t>
+  </si>
+  <si>
+    <t>Молодова Варвара Вячеславовна</t>
+  </si>
+  <si>
     <t>Соломатина Юлия Игоревна</t>
-  </si>
-[...40 lines deleted...]
-    <t>Молодова Варвара Вячеславовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -778,51 +700,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H125"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -839,3087 +761,2505 @@
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>4.56</v>
       </c>
       <c r="G2">
         <v>4.33</v>
       </c>
       <c r="H2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3"/>
+      <c r="A3">
+        <v>2</v>
+      </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>4.39</v>
+        <v>4.53</v>
       </c>
       <c r="G3">
-        <v>4.33</v>
+        <v>4.67</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C4">
         <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>4.39</v>
+        <v>4.45</v>
       </c>
       <c r="G4">
-        <v>4</v>
+        <v>4.33</v>
       </c>
       <c r="H4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
-        <v>4.35</v>
+        <v>4.39</v>
       </c>
       <c r="G5">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>4.35</v>
       </c>
       <c r="G6">
         <v>4</v>
       </c>
       <c r="H6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
-        <v>4.35</v>
+        <v>4.33</v>
       </c>
       <c r="G7">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>4.28</v>
       </c>
       <c r="G8">
         <v>4</v>
       </c>
       <c r="H8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>4.26</v>
+        <v>4.24</v>
       </c>
       <c r="G9">
-        <v>4.33</v>
+        <v>4</v>
       </c>
       <c r="H9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>4.24</v>
+        <v>4.22</v>
       </c>
       <c r="G10">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>4.22</v>
+        <v>4.16</v>
       </c>
       <c r="G11">
         <v>3.67</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
-        <v>4.18</v>
+        <v>4.15</v>
       </c>
       <c r="G12">
-        <v>3.67</v>
+        <v>4</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>4.14</v>
       </c>
       <c r="G13">
         <v>4</v>
       </c>
       <c r="H13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C14">
         <v>1</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>4.13</v>
       </c>
       <c r="G14">
         <v>4</v>
       </c>
       <c r="H14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15"/>
+      <c r="A15">
+        <v>14</v>
+      </c>
       <c r="B15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
-        <v>4.13</v>
+        <v>4.0</v>
       </c>
       <c r="G15">
-        <v>3.33</v>
+        <v>4</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>4.0</v>
       </c>
       <c r="G16">
         <v>4</v>
       </c>
       <c r="H16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C17">
         <v>1</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>4.0</v>
       </c>
       <c r="G17">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18"/>
+      <c r="A18">
+        <v>17</v>
+      </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>4.0</v>
       </c>
       <c r="G18">
         <v>3.67</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C19">
         <v>1</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>4.0</v>
       </c>
       <c r="G19">
         <v>3.67</v>
       </c>
       <c r="H19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
-        <v>4.0</v>
+        <v>3.95</v>
       </c>
       <c r="G20">
         <v>3.67</v>
       </c>
       <c r="H20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>9</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
-        <v>3.95</v>
+        <v>3.94</v>
       </c>
       <c r="G21">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
-        <v>3.94</v>
+        <v>3.89</v>
       </c>
       <c r="G22">
-        <v>4</v>
+        <v>3.67</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
-        <v>3.89</v>
+        <v>3.88</v>
       </c>
       <c r="G23">
-        <v>3.67</v>
+        <v>4</v>
       </c>
       <c r="H23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24"/>
+      <c r="A24">
+        <v>23</v>
+      </c>
       <c r="B24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C24">
         <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>3.88</v>
       </c>
       <c r="G24">
-        <v>4.33</v>
+        <v>3.33</v>
       </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>9</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>3.88</v>
       </c>
       <c r="G25">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>9</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
-        <v>3.88</v>
+        <v>3.83</v>
       </c>
       <c r="G26">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C27">
         <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>9</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
-        <v>3.88</v>
+        <v>3.83</v>
       </c>
       <c r="G27">
-        <v>3.33</v>
+        <v>3</v>
       </c>
       <c r="H27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C28">
         <v>1</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
-        <v>3.83</v>
+        <v>3.82</v>
       </c>
       <c r="G28">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C29">
         <v>1</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
-        <v>3.83</v>
+        <v>3.82</v>
       </c>
       <c r="G29">
-        <v>3</v>
+        <v>3.33</v>
       </c>
       <c r="H29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>3.82</v>
+        <v>3.8</v>
       </c>
       <c r="G30">
         <v>3.33</v>
       </c>
       <c r="H30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31"/>
+      <c r="A31">
+        <v>30</v>
+      </c>
       <c r="B31" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C31">
         <v>1</v>
       </c>
       <c r="D31" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
-        <v>3.82</v>
+        <v>3.8</v>
       </c>
       <c r="G31">
         <v>3.33</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32"/>
+      <c r="A32">
+        <v>31</v>
+      </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
-        <v>3.8</v>
+        <v>3.79</v>
       </c>
       <c r="G32">
-        <v>3.33</v>
+        <v>3.67</v>
       </c>
       <c r="H32" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C33">
         <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>9</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
-        <v>3.8</v>
+        <v>3.75</v>
       </c>
       <c r="G33">
+        <v>3.67</v>
+      </c>
+      <c r="H33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34">
+        <v>1</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>3.75</v>
+      </c>
+      <c r="G34">
         <v>3.33</v>
       </c>
-      <c r="H33" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>9</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
-        <v>3.75</v>
+        <v>3.74</v>
       </c>
       <c r="G35">
         <v>3.67</v>
       </c>
       <c r="H35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>9</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
-        <v>3.74</v>
+        <v>3.72</v>
       </c>
       <c r="G36">
         <v>3.67</v>
       </c>
       <c r="H36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C37">
         <v>1</v>
       </c>
       <c r="D37" t="s">
         <v>9</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
-        <v>3.72</v>
+        <v>3.71</v>
       </c>
       <c r="G37">
         <v>3.67</v>
       </c>
       <c r="H37" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>3.71</v>
       </c>
       <c r="G38">
-        <v>3.67</v>
+        <v>3.33</v>
       </c>
       <c r="H38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>9</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>3.71</v>
       </c>
       <c r="G39">
         <v>3.33</v>
       </c>
       <c r="H39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C40">
         <v>1</v>
       </c>
       <c r="D40" t="s">
         <v>9</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
-        <v>3.71</v>
+        <v>3.68</v>
       </c>
       <c r="G40">
-        <v>3.33</v>
+        <v>3</v>
       </c>
       <c r="H40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C41">
         <v>1</v>
       </c>
       <c r="D41" t="s">
         <v>9</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
-        <v>3.68</v>
+        <v>3.65</v>
       </c>
       <c r="G41">
-        <v>3</v>
+        <v>3.5</v>
       </c>
       <c r="H41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>9</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
-        <v>3.67</v>
+        <v>3.65</v>
       </c>
       <c r="G42">
-        <v>4</v>
+        <v>3.33</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43"/>
+      <c r="A43">
+        <v>42</v>
+      </c>
       <c r="B43" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C43">
         <v>1</v>
       </c>
       <c r="D43" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
-        <v>3.67</v>
+        <v>3.63</v>
       </c>
       <c r="G43">
         <v>3.33</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44"/>
+      <c r="A44">
+        <v>43</v>
+      </c>
       <c r="B44" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
-        <v>3.65</v>
+        <v>3.63</v>
       </c>
       <c r="G44">
-        <v>3.33</v>
+        <v>3</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45"/>
+      <c r="A45">
+        <v>44</v>
+      </c>
       <c r="B45" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C45">
         <v>1</v>
       </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
-        <v>3.65</v>
+        <v>3.6</v>
       </c>
       <c r="G45">
-        <v>3.33</v>
+        <v>3.5</v>
       </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
         <v>9</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
-        <v>3.63</v>
+        <v>3.5</v>
       </c>
       <c r="G46">
         <v>3.33</v>
       </c>
       <c r="H46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>9</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
-        <v>3.63</v>
+        <v>3.39</v>
       </c>
       <c r="G47">
         <v>3</v>
       </c>
       <c r="H47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48">
-[...1 lines deleted...]
-      </c>
+      <c r="A48"/>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
-        <v>3.59</v>
+        <v>3.53</v>
       </c>
       <c r="G48">
+        <v>3.67</v>
+      </c>
+      <c r="H48" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>59</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
+        <v>57</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
+        <v>3.5</v>
+      </c>
+      <c r="G49">
         <v>3.33</v>
       </c>
-      <c r="H48" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50">
-[...1 lines deleted...]
-      </c>
+      <c r="A50"/>
       <c r="B50" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C50">
         <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="E50">
         <v>0</v>
       </c>
       <c r="F50">
-        <v>3.59</v>
+        <v>3.5</v>
       </c>
       <c r="G50">
         <v>3</v>
       </c>
       <c r="H50" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51">
-[...1 lines deleted...]
-      </c>
+      <c r="A51"/>
       <c r="B51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51">
+        <v>3</v>
+      </c>
+      <c r="D51" t="s">
+        <v>62</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0.0</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52"/>
+      <c r="B52" t="s">
         <v>64</v>
       </c>
-      <c r="C51">
-[...22 lines deleted...]
-      <c r="B52" t="s">
+      <c r="C52">
+        <v>1</v>
+      </c>
+      <c r="D52" t="s">
+        <v>62</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53"/>
+      <c r="B53" t="s">
         <v>65</v>
       </c>
-      <c r="C52">
-[...24 lines deleted...]
-      </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
-        <v>3.53</v>
+        <v>0.0</v>
       </c>
       <c r="G53">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="H53" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54"/>
       <c r="B54" t="s">
+        <v>66</v>
+      </c>
+      <c r="C54">
+        <v>5</v>
+      </c>
+      <c r="D54" t="s">
+        <v>62</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
+        <v>0.0</v>
+      </c>
+      <c r="G54">
+        <v>0</v>
+      </c>
+      <c r="H54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55"/>
+      <c r="B55" t="s">
         <v>67</v>
       </c>
-      <c r="C54">
-[...22 lines deleted...]
-      <c r="B55" t="s">
+      <c r="C55">
+        <v>1</v>
+      </c>
+      <c r="D55" t="s">
+        <v>62</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>0.0</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56"/>
+      <c r="B56" t="s">
         <v>68</v>
       </c>
-      <c r="C55">
-[...24 lines deleted...]
-      </c>
       <c r="C56">
         <v>1</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
-        <v>3.5</v>
+        <v>0.0</v>
       </c>
       <c r="G56">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H56" t="s">
-        <v>10</v>
+        <v>58</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57"/>
       <c r="B57" t="s">
+        <v>69</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>62</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>0.0</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58"/>
+      <c r="B58" t="s">
         <v>70</v>
       </c>
-      <c r="C57">
-[...22 lines deleted...]
-      <c r="B58" t="s">
+      <c r="C58">
+        <v>1</v>
+      </c>
+      <c r="D58" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
+        <v>0.0</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59"/>
+      <c r="B59" t="s">
         <v>71</v>
       </c>
-      <c r="C58">
-[...22 lines deleted...]
-      <c r="B59" t="s">
+      <c r="C59">
+        <v>1</v>
+      </c>
+      <c r="D59" t="s">
+        <v>62</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
+        <v>0.0</v>
+      </c>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60"/>
+      <c r="B60" t="s">
         <v>72</v>
       </c>
-      <c r="C59">
-[...14 lines deleted...]
-      <c r="H59" t="s">
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>62</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60">
+        <v>0.0</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61"/>
+      <c r="B61" t="s">
         <v>73</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B60" t="s">
+      <c r="C61">
+        <v>2</v>
+      </c>
+      <c r="D61" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>0.0</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62"/>
+      <c r="B62" t="s">
         <v>74</v>
       </c>
-      <c r="C60">
-[...50 lines deleted...]
-      </c>
       <c r="C62">
         <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>3.29</v>
+        <v>0.0</v>
       </c>
       <c r="G62">
-        <v>3.33</v>
+        <v>0</v>
       </c>
       <c r="H62" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63"/>
       <c r="B63" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
       <c r="G63">
         <v>0</v>
       </c>
       <c r="H63" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64"/>
       <c r="B64" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C64">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
       <c r="G64">
         <v>0</v>
       </c>
       <c r="H64" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65"/>
       <c r="B65" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D65" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
       <c r="G65">
         <v>0</v>
       </c>
       <c r="H65" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66"/>
       <c r="B66" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
       <c r="G66">
         <v>0</v>
       </c>
       <c r="H66" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67"/>
       <c r="B67" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0.0</v>
       </c>
       <c r="G67">
         <v>0</v>
       </c>
       <c r="H67" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68"/>
       <c r="B68" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0.0</v>
       </c>
       <c r="G68">
         <v>0</v>
       </c>
       <c r="H68" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69"/>
       <c r="B69" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0.0</v>
       </c>
       <c r="G69">
         <v>0</v>
       </c>
       <c r="H69" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70"/>
       <c r="B70" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C70">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D70" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E70">
         <v>0</v>
       </c>
       <c r="F70">
         <v>0.0</v>
       </c>
       <c r="G70">
         <v>0</v>
       </c>
       <c r="H70" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71"/>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0.0</v>
       </c>
       <c r="G71">
         <v>0</v>
       </c>
       <c r="H71" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72"/>
       <c r="B72" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D72" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0.0</v>
       </c>
       <c r="G72">
         <v>0</v>
       </c>
       <c r="H72" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73"/>
       <c r="B73" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0.0</v>
       </c>
       <c r="G73">
         <v>0</v>
       </c>
       <c r="H73" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74"/>
       <c r="B74" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0.0</v>
       </c>
       <c r="G74">
         <v>0</v>
       </c>
       <c r="H74" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75"/>
       <c r="B75" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0.0</v>
       </c>
       <c r="G75">
         <v>0</v>
       </c>
       <c r="H75" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76"/>
       <c r="B76" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C76">
         <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0.0</v>
       </c>
       <c r="G76">
         <v>0</v>
       </c>
       <c r="H76" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77"/>
       <c r="B77" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D77" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E77">
         <v>0</v>
       </c>
       <c r="F77">
         <v>0.0</v>
       </c>
       <c r="G77">
         <v>0</v>
       </c>
       <c r="H77" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78"/>
       <c r="B78" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0.0</v>
       </c>
       <c r="G78">
         <v>0</v>
       </c>
       <c r="H78" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79"/>
       <c r="B79" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C79">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D79" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0.0</v>
       </c>
       <c r="G79">
         <v>0</v>
       </c>
       <c r="H79" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80"/>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C80">
         <v>1</v>
       </c>
       <c r="D80" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0.0</v>
       </c>
       <c r="G80">
         <v>0</v>
       </c>
       <c r="H80" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81"/>
       <c r="B81" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C81">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D81" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0.0</v>
       </c>
       <c r="G81">
         <v>0</v>
       </c>
       <c r="H81" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82"/>
       <c r="B82" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0.0</v>
       </c>
       <c r="G82">
         <v>0</v>
       </c>
       <c r="H82" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83"/>
       <c r="B83" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C83">
         <v>1</v>
       </c>
       <c r="D83" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0.0</v>
       </c>
       <c r="G83">
         <v>0</v>
       </c>
       <c r="H83" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84"/>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C84">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D84" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0.0</v>
       </c>
       <c r="G84">
         <v>0</v>
       </c>
       <c r="H84" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85"/>
       <c r="B85" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C85">
         <v>1</v>
       </c>
       <c r="D85" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0.0</v>
       </c>
       <c r="G85">
         <v>0</v>
       </c>
       <c r="H85" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86"/>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C86">
         <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0.0</v>
       </c>
       <c r="G86">
         <v>0</v>
       </c>
       <c r="H86" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87"/>
       <c r="B87" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C87">
         <v>1</v>
       </c>
       <c r="D87" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0.0</v>
       </c>
       <c r="G87">
         <v>0</v>
       </c>
       <c r="H87" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88"/>
       <c r="B88" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C88">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0.0</v>
       </c>
       <c r="G88">
         <v>0</v>
       </c>
       <c r="H88" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89"/>
       <c r="B89" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C89">
         <v>1</v>
       </c>
       <c r="D89" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0.0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90"/>
       <c r="B90" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C90">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0.0</v>
       </c>
       <c r="G90">
         <v>0</v>
       </c>
       <c r="H90" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91"/>
       <c r="B91" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D91" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0.0</v>
       </c>
       <c r="G91">
         <v>0</v>
       </c>
       <c r="H91" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92"/>
       <c r="B92" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D92" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0.0</v>
       </c>
       <c r="G92">
         <v>0</v>
       </c>
       <c r="H92" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93"/>
       <c r="B93" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C93">
         <v>2</v>
       </c>
       <c r="D93" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0.0</v>
       </c>
       <c r="G93">
         <v>0</v>
       </c>
       <c r="H93" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94"/>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C94">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D94" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E94">
         <v>0</v>
       </c>
       <c r="F94">
         <v>0.0</v>
       </c>
       <c r="G94">
         <v>0</v>
       </c>
       <c r="H94" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95"/>
       <c r="B95" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0.0</v>
       </c>
       <c r="G95">
         <v>0</v>
       </c>
       <c r="H95" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96"/>
       <c r="B96" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C96">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0.0</v>
       </c>
       <c r="G96">
         <v>0</v>
       </c>
       <c r="H96" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97"/>
       <c r="B97" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C97">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E97">
         <v>0</v>
       </c>
       <c r="F97">
         <v>0.0</v>
       </c>
       <c r="G97">
         <v>0</v>
       </c>
       <c r="H97" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98"/>
       <c r="B98" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D98" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E98">
         <v>0</v>
       </c>
-      <c r="F98">
-[...1 lines deleted...]
-      </c>
+      <c r="F98"/>
       <c r="G98">
         <v>0</v>
       </c>
       <c r="H98" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99"/>
       <c r="B99" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D99" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E99">
         <v>0</v>
       </c>
-      <c r="F99">
-[...1 lines deleted...]
-      </c>
+      <c r="F99"/>
       <c r="G99">
         <v>0</v>
       </c>
       <c r="H99" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100"/>
       <c r="B100" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C100">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E100">
         <v>0</v>
       </c>
-      <c r="F100">
-[...1 lines deleted...]
-      </c>
+      <c r="F100"/>
       <c r="G100">
         <v>0</v>
       </c>
       <c r="H100" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101"/>
       <c r="B101" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C101">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D101" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E101">
         <v>0</v>
       </c>
-      <c r="F101">
-[...1 lines deleted...]
-      </c>
+      <c r="F101"/>
       <c r="G101">
         <v>0</v>
       </c>
       <c r="H101" t="s">
-        <v>73</v>
-[...567 lines deleted...]
-        <v>73</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">